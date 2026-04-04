--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,4526 +191,4906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adolescent·es et « teenseries » : penser la diversité genrée et sexuelle par les séries sur Netflix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rxw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fraudulent diagnosis and cornelian choice: Ethics and ethos of the surgeon in serial fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soin, Sens et Santé – An International Journal of the Health Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58335/revue3s.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les « flammes » de Snapchat : le travail émotionnel des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’insertion professionnelle des jeunes docteures et docteurs, une nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Le Moing-Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livret de compétences des docteures et des docteurs en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Le Moing-Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on attendre d’une régulation du sexisme dans la publicité en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L'espace public en sciences de la communication. À la croisée des regards des pays arabophones et africains subsahariens, 37 (2), pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias et au numérique dans les curricula des pays francophones d’Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Apo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’éducation aux médias et au numérique dans les curricula des pays francophones d’Afrique de l’Ouest</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Apo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.7664⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement de l’actualité dans les journaux lycéens : actualités plurielles et questionnements identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVSENS 2000 - World Scientific Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’éducation aux médias aujourd’hui : nouveaux enjeux informationnels et communicationnels au prisme du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Enseignement et communication, 15, p. 120-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34, pp.173-188. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froissart</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la relation entre education et medias. L'apport de Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.82 à 93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti antibios ? Représentations de l’antibiorésistance dans la presse magazine française entre 2001 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34</w:t>
+              <w:t xml:space="preserve">, 2016, L'antibiorésistance, un problème en quête de publics, 29, pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Academics in France and the Glass ceiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatif politika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Alternative politics, special issue (February 2016), pp.22-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurence Corroy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un archétype du masculin et du féminin ? Le discours essentialiste dans la série Les mystères de l’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité en éducation aux médias. Le cas de la presse lycéenne pour penser les recherches en éducation aux médias en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp. 235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction peut-elle être transgénérationnelle ? Le cas d’une série française au long cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.113 - 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias... plus qu’une révolution, c’est une révolution du système !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions Santé : magazine de la santé à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Jeunes et médi@s : évolution, révolution, mutation ?, 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L’éducation aux médias dans le monde., 4, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les jeunes s’emparent des médias pour mieux les comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Jeunes et médias : au-delà des clichés, 35, pp. 27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité, médias et lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire au lycée professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus belle la vie ou l’éducation sentimentale “à la française” des jeunes et des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp. 99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques médiatiques des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp. 24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une presse méconnue : la presse des étudiants du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp. 87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’amour et les sexualités adolescentes à l’ère #MeToo : les narrations sérielles et leur réception par les ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du CRESAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESAT, Mar 2025, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception des teenseries par les adolescents, une diversité montrée et appréciée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’histoire de la presse étudiante en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presse étudiante en résistances et dissidences fin XIXe-XXe siècle en Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les SIC par leurs doctorats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions. Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour et sexualité : des ados réagissent aux séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À votre santé, pour le Mois de la santé (communication grand public)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques informationnelles des collégiens et des lycéens aujourd’hui et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études: Les pratiques informationnelles des élèves du secondaire et l'importance de l'éducation aux médias et à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Lille Hauts-de-France, Jan 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aventures fantastico-scientifiques de Raphaël : des albums illustrés au service d’une médiation scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviens scénariste d'une Teenserie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lorraine, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La première fois” : acmé narrative des séries pour adolescent·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Love is blind ? Amour, médias et cultures populaires de 1950 à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Max Weber (Enseignement supérieur de Lyon), Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude en réception des « teenseries » sur Netflix, premiers enseignements du projet Sexteens2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Sexteens. Représentations des sexualités adolescentes, séries et consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Maison des sciences de l'homme (MSH, Université de Lorraine); Centre national de la recherche scientifique (CNRS), Dec 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises, compétences, professionnalisation et visibilité. Quels enjeux &amp;quot;d'éducation à&amp;quot; et de formation, pour quelle visibilité et reconnaissance au-delà du monde académique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Knauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Éducation aux médias au XXIe siècle, enjeux et nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Institut méditerranéen des sciences de l'information et de la communication (Imsic, Université de Toulon); Département de Communication, média et culture de l'université Panteion; Association internationale Ticemed, Apr 2020, Athènes, Grèce. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et représentations du Moyen Âge dans le Journal des enfants et le Journal des demoiselles sous Louis-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enfance et histoire, cultures et pratiques enfantines du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gripic (Sorbonne université), Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques adolescentes, des questionnements à prendre en compte dans le cadre scolaire en éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fait didactique et éducation à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Institut National Supérieur du Professorat et de l'Éducation de Lorraine (Inspé de Lorraine), Jan 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education aux médias : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en ligne consacrée à l’éducation aux médias et à l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La ligue de l'enseignement, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux médias et au numérique : une utopie pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture des médias numériques à l’ère de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches en éducation aux médias dans le monde, enjeux et valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réflexions autour de l'introduction de l'éducation au médias au Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Walferdange, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques internationales en éducation aux médias et au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire doctoral transversal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’éducation aux médias en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation aux médias, états d’urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et Ethos, la question du choix du chirurgien dans Demain nous appartient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduce media education into the Jordanian curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Literacy in Jordan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au colloque De l’archive aux données massives : enjeux et perspectives en Humanités numériques, quel avenir, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’archive aux données massives : enjeux et perspectives en Humanités numériques, quel avenir, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media education, media literacy, empowerment and democraty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media Information Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et médias, l’apport de Louis Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Hommage à Louis Porcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives internationales de l'éducation critique aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux médias au prisme international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’éducation aux médias au XXIe siècle : créativité et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation aux médias et pédagogies innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du pédiatre et de son patient dans la presse magazine familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions, représentations, témoignages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les défis de l’éducation aux médias au XXIe siècle : créativité et numérique</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le test angine : une occasion d’évoquer l’antibiorésistance dans les magazines familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation aux médias et pédagogies innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication et innovation en santé : acteurs, enjeux, pratiques, savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCCAS, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti antibio ? Les discours médicaux de la presse magazine lors de la campagne institutionnelle de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les antibiotiques dans les médias et la publicité, espérances, désenchantement critique, et signaux d’alarmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Une &amp;quot;organisation de la rareté&amp;quot;?</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une “organisation de la rareté” ? Les enseignantes-chercheures dans la gouvernance des universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes dans le monde académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, USPC, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une épistémologie de l’éducation aux médias et de son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation aux médias. Nouveaux enjeux, rôles et statuts des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une “organisation de la rareté” ? Les enseignantes-chercheures dans la gouvernance des universités</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;organisation de la rareté&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes dans le monde académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, USPC, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of women in the French academic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Girsun, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un archétype du féminin et du masculin ? Le discours essentialiste dans la série Les mystères de l’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : productions, représentations et appropriations genrées d’un dispositif télévisuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’e-porfolio à la e-réputation, du bon usage des reconfigurations médiatiques de l’apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-réputation et traces numériques : Dimensions instrumentales et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de la recherche en éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 30 ans du CLEMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLEMI, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4720,3533 +5100,3615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Experts in the Media. Between Legitimacy and Controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chauzal Larguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; Iste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2024, 9781786309761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394316885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teen séries. Genre, sexe et séries pour ados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double ponctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782490855650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Barthou</w:t>
+                <w:t xml:space="preserve">Christelle Chauzal Larguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2024, Communication et santé, Laurence Corroy; Christelle Larguier, 9781784059934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782490855650</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chauzal Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, Communication et santé, Laurence Corroy; Christelle Larguier, 9781784059514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chauzal Larguier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, Communication and Health Set, Laurence Corroy; Christelle Larguier, 9781786308931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation aux médias en Europe. Histoire, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-14-029784-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et medias de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2024, Communication et santé, Laurence Corroy; Christelle Larguier, 9781784059934</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste éditions. 2019, Utopies en information, communication et documentation, Vincent Liquète, 978-1-78405-597-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur le droit de publication des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education aux médias et pédagogies innovantes, enjeux et perspectives interculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2023, Communication and Health Set, Laurence Corroy; Christelle Larguier, 9781786308931</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 9782342150971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2023, Communication et santé, Laurence Corroy; Christelle Larguier, 9781784059514</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 2342150970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-14-029784-7</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes, discriminations et education aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, Laurence Corroy, Francis Barbey, 978-2-343-09785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopies et medias de masse</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation par les medias à l'éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Iste éditions. 2019, Utopies en information, communication et documentation, Vincent Liquète, 978-1-78405-597-4</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-07510-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et médias, la créativité à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste éditions, 2016, 978-1-78405-162-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation aux médias à l'heure des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06818-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lipani-Vaissade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 6, pp. 11-18, 2014, Les Pratiques informationnelles des jeunes, presse écrite et en ligne Laurence Corroy, Marie-Christine Lipani, 978-2-342-02159-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 5, pp. 11-17, 2013, Sports, jeunes et médias : les liaisons dangereuses ?, Laurence Corroy, Marie-Christine Lipani, 978-2-342-00635-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 2, pp. 9-13, 2012, Les jeunes et les phénomènes sériels, Laurence Corroy, Marie-Christine Lipani, 978-2-7483-7226-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 3, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, Laurence Corroy, Marie-Christine Lipani, 978-2-7483-8320-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, les Cahiers francophones de l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 1, pp. 11-16, 2011, La culture médiatique des jeunes : des objets populaires méprisés ?, Laurence Corroy, Marie-Christine Lipani, 978-2-7483-6773-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse en France depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010, 978-2-7298-6021-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire d'initiation à l'infocom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017, 2342150970</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gonnet,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2008, 978-2-7117-1262-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017, 9782342150971</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INA, CLEMI. Vuibert, 2008, 978-2_7117-1192-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, Laurence Corroy, Francis Barbey, 978-2-343-09785-5</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse des lycéens et des étudiants au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, 2-7342-0990-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...834 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presenting the expert's ethos in the magazine press : &amp;quot;Dr. H's Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Experts in the Media. Between Legitimacy and Controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2024, 9781786309761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en scène de l'ethos de l'expert dans la presse magazine : &amp;quot;La chronique du Dr H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertes, experts en santé dans les médias. Entre légitimité et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-110, 2024, 9781784059934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en sexualité dans les séries. L’étape importante de la &amp;quot;première fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferrandery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Bourdaa; Arnaud Alessandrin; Evelyne Barthou; Laurence Corroy; Maxime Duviau; Aurélie Pourrez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teen séries. Genre, sexe et séries pour ados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double ponctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-83, 2024, 9782490855650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et représentations du Moyen Âge dans le Journal des enfants et le Journal des demoiselles sous Louis-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et histoire, Culture et pratiques enfantine du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Presenting the expert's ethos in the magazine press : &amp;quot;Dr. H's Column</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en sexualité dans les séries : l'étape importante de la première fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferrandery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Experts in the Media. Between Legitimacy and Controversy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-86, 2024, 9781786309761</w:t>
+              <w:t xml:space="preserve">Teen series, genre, sexe et séries pour ados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Double ponctuation, 2024, 978-2-490855-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en scène de l'ethos de l'expert dans la presse magazine : &amp;quot;La chronique du Dr H</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiévalismes et orientalismes dans le Journal des enfants et le Journal des demoiselles sous le règne de Louis Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévalisme et Orientalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médecin souffrant : le cas d'une fiction sérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-130, 2023, 9781784059514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the doctor becomes a patient : the relationship between the caregiver and the breast cancer patient in &amp;quot;Demain nous appartient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal Larguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, caregivers and doctors. Devices, issues and representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-126, 2023, 9781786308931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias en France, histoire et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation aux médias en Europe. Histoire, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-84, 2022, 978-2-14-029784-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La chronique du Dr H” : représentations de la femme enceinte et de son médecin dans la presse magazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Schaffner, Patrizia d’Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités médicales, Fictions, représentations, témoignages en médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité en éducation critique aux médias : un défi pour l’Ecole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation critique aux médias et à l’information en contexte numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-196, 2020, Papiers, 978-2-37546-127-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias du XXIe siècle : créativité, pédagogies innovantes et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation aux médias et pratiques pédagogiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUES DES USAGES ET OUVERTURE DES ESPACES INFORMATIONNELS : LE ROLE CENTRAL DE L'EDUCATION AUX MEDIAS ET A L'INFORMATION DANS LA FORMATION DES ENSEIGNANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pascau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education aux médias et pédagogies innovantes. Enjeux et perspectives interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux médias, citoyenneté et créativité, les enjeux de l’éducation aux médias au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes, discriminations et éducation aux médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 127-137, 2016, 978-2-343-09785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama historique de l’éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux médias à l’heure des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 5-15, 2015, 978-2-343-06818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du &amp;quot;moment adolescent&amp;quot; dans les séries télévisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séries cultes et culte de la série chez les jeunes, Penser l'adolescence avec les séries télévisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Laval, pp. 11-27, 2014, 978-27637-2208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse lycéenne : un espace public repensé entre désir d'action émancipatoire et négociation nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse alternative, entre la culture de l'émancipation et les chemins de l'utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de création libertaire, pp. 191-206, 2013, 978-2-35104-067-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse en France depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp. 107-127, 2010, 978-2-7298-6021-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un feuilleton hexagonal qui plait : Plus belle la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INA, CLEMI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes et les médias, les raisons du succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. 83-104, 2008, 1776-3630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8256,186 +8718,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse au lycée : histoire d’une éducation pratique à l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques - Volume 1, évolution des pratiques numériques des adolescents, étude quantitative, novembre 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jannot Sperry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8445,373 +8907,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour le conseil départemental de la Haute-Savoie. L’Education aux médias et à l'information en Haute-Savoie, porté par l'association Jets d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Appiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental Haute Savoie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques - Volume 2, enquête qualitative auprès des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEMEA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques. Vol 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 8. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques, 5e Rapport pour l’Observatoire des pratiques numériques des adolescentes en Normandie, avec la collaboration avec Léo Jannot-Sperry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemea, Canopé, Région Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408290v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-02369264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8958,51 +9420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05014173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/revue3s.142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04164407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13946" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Apo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duviau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/teen-series/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04224050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/patients-aidants-et-soignants/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-9782140297847?utm_source=phplist&amp;amp;utm_campaign=message_particuliers_harmattan_sciences_de_l_education__35153&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02194443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonnet," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot Sperry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05014173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/revue3s.142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04164407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Apo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duviau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/teen-series/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/patients-aidants-et-soignants/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04224050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-9782140297847?utm_source=phplist&amp;amp;utm_campaign=message_particuliers_harmattan_sciences_de_l_education__35153&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02194443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonnet," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot Sperry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>