--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -732,300 +732,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation aux médias et au numérique dans les curricula des pays francophones d’Afrique de l’Ouest</w:t>
+                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Apo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias et au numérique dans les curricula des pays francophones d’Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Apo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404056v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
+                <w:t xml:space="preserve">Le numérique a-t-il enflammé les violences contre les défenseurs des droits humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.8401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014686v1</w:t>
+                <w:t xml:space="preserve">hal-04404056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement de l’actualité dans les journaux lycéens : actualités plurielles et questionnements identitaires</w:t>
               </w:r>
@@ -2358,342 +2358,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’histoire de la presse étudiante en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presse étudiante en résistances et dissidences fin XIXe-XXe siècle en Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réception des teenseries par les adolescents, une diversité montrée et appréciée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurence Corroy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour et sexualité : des ados réagissent aux séries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse étudiante en résistances et dissidences fin XIXe-XXe siècle en Europe médiane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">À votre santé, pour le Mois de la santé (communication grand public)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC par leurs doctorats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551637v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05507215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques informationnelles des collégiens et des lycéens aujourd’hui et leur évolution</w:t>
               </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,260 +3001,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences, professionnalisation et visibilité. Quels enjeux &amp;quot;d'éducation à&amp;quot; et de formation, pour quelle visibilité et reconnaissance au-delà du monde académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude en réception des « teenseries » sur Netflix, premiers enseignements du projet Sexteens2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pourrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Gaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Sexteens. Représentations des sexualités adolescentes, séries et consentement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Maison des sciences de l'homme (MSH, Université de Lorraine); Centre national de la recherche scientifique (CNRS), Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547801v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04462511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Éducation aux médias au XXIe siècle, enjeux et nouveaux défis</w:t>
               </w:r>
@@ -4157,247 +4157,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’éducation aux médias au XXIe siècle : créativité et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation aux médias et pédagogies innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du pédiatre et de son patient dans la presse magazine familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions, représentations, témoignages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives internationales de l'éducation critique aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux médias au prisme international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495684v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test angine : une occasion d’évoquer l’antibiorésistance dans les magazines familiaux</w:t>
               </w:r>
@@ -5438,1157 +5438,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chauzal-Larguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, Communication and Health Set, Laurence Corroy; Christelle Larguier, 9781786308931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chauzal Larguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023, Communication et santé, Laurence Corroy; Christelle Larguier, 9781784059514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation aux médias en Europe. Histoire, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-14-029784-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et medias de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2023, Communication and Health Set, Laurence Corroy; Christelle Larguier, 9781786308931</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste éditions. 2019, Utopies en information, communication et documentation, Vincent Liquète, 978-1-78405-597-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-14-029784-7</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur le droit de publication des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopies et medias de masse</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education aux médias et pédagogies innovantes, enjeux et perspectives interculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Iste éditions. 2019, Utopies en information, communication et documentation, Vincent Liquète, 978-1-78405-597-4</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 9782342150971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 2342150970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education aux médias et pédagogies innovantes, enjeux et perspectives interculturels</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes, discriminations et education aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, Laurence Corroy, Francis Barbey, 978-2-343-09785-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation par les medias à l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017, 9782342150971</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-07510-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et médias, la créativité à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste éditions, 2016, 978-1-78405-162-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation aux médias à l'heure des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Roche</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kiyindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017, 2342150970</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stéréotypes, discriminations et education aux médias</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, Laurence Corroy, Francis Barbey, 978-2-343-09785-5</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lipani-Vaissade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 6, pp. 11-18, 2014, Les Pratiques informationnelles des jeunes, presse écrite et en ligne Laurence Corroy, Marie-Christine Lipani, 978-2-342-02159-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2-343-07510-5</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l’éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 5, pp. 11-17, 2013, Sports, jeunes et médias : les liaisons dangereuses ?, Laurence Corroy, Marie-Christine Lipani, 978-2-342-00635-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Iste éditions, 2016, 978-1-78405-162-4</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 3, 2012, Médias, jeunes et politique : de nouvelles formes d’engagement ?, Laurence Corroy, Marie-Christine Lipani, 978-2-7483-8320-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06818-3</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et Médias, Les Cahiers francophones de l'éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook universités, 2, pp. 9-13, 2012, Les jeunes et les phénomènes sériels, Laurence Corroy, Marie-Christine Lipani, 978-2-7483-7226-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435579v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01435576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes et Médias, les Cahiers francophones de l'éducation aux médias</w:t>
               </w:r>
@@ -6936,142 +6936,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaires et représentations du Moyen Âge dans le Journal des enfants et le Journal des demoiselles sous Louis-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et histoire, Culture et pratiques enfantine du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presenting the expert's ethos in the magazine press : &amp;quot;Dr. H's Column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier; Aurélie Pourrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Experts in the Media. Between Legitimacy and Controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2024, 9781786309761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iste</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04971989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène de l'ethos de l'expert dans la presse magazine : &amp;quot;La chronique du Dr H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7104,281 +7186,199 @@
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-110, 2024, 9781784059934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée en sexualité dans les séries. L’étape importante de la &amp;quot;première fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferrandery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Bourdaa; Arnaud Alessandrin; Evelyne Barthou; Laurence Corroy; Maxime Duviau; Aurélie Pourrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teen séries. Genre, sexe et séries pour ados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double ponctuation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-83, 2024, 9782490855650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en sexualité dans les séries : l'étape importante de la première fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferrandery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teen series, genre, sexe et séries pour ados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Double ponctuation, 2024, 978-2-490855-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7525,51 +7525,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-130, 2023, 9781784059514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7624,51 +7624,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal Larguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, caregivers and doctors. Devices, issues and representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-126, 2023, 9781786308931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9016,122 +9016,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques, 5e Rapport pour l’Observatoire des pratiques numériques des adolescentes en Normandie, avec la collaboration avec Léo Jannot-Sperry,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemea, Canopé, Région Normandie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques - Volume 2, enquête qualitative auprès des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations affectives des adolescents et les réseaux socionumériques. Vol 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9140,132 +9215,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 8. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863812v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04408290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9420,51 +9420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05014173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/revue3s.142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04164407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Apo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duviau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/teen-series/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/patients-aidants-et-soignants/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04224050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-9782140297847?utm_source=phplist&amp;amp;utm_campaign=message_particuliers_harmattan_sciences_de_l_education__35153&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02194443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonnet," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot Sperry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05014173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/revue3s.142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04164407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Apo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01910513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04737282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316885" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barthou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duviau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/teen-series/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/expertes-experts-en-sante-dans-les-medias/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04224050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/patients-aidants-et-soignants/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-9782140297847?utm_source=phplist&amp;amp;utm_campaign=message_particuliers_harmattan_sciences_de_l_education__35153&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02194443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barbey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonnet," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04815819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01830404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01618629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01430316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot Sperry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863812v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>