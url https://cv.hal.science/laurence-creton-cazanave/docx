--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1744,286 +1744,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'alerte et communication : quelles distances à franchir ?</w:t>
+                <w:t xml:space="preserve">How do we (actually) process a flash-flood warning ? Thinking the distance, or the &amp;quot;place of geographers&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Risques et communication. Une perspective comparative », Journée d'étude, Atelier RISCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.187-224</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers April 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557271v1</w:t>
+                <w:t xml:space="preserve">halshs-00579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we (actually) process a flash-flood warning ? Thinking the distance, or the “place of geographers”.</w:t>
+                <w:t xml:space="preserve">Processus d'alerte et communication : quelles distances à franchir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Association of American Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">« Risques et communication. Une perspective comparative », Journée d'étude, Atelier RISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.187-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00511331v1</w:t>
+                <w:t xml:space="preserve">halshs-00557271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we (actually) process a flash-flood warning ? Thinking the distance, or the &amp;quot;place of geographers&amp;quot;,</w:t>
+                <w:t xml:space="preserve">How do we (actually) process a flash-flood warning ? Thinking the distance, or the “place of geographers”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers April 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Annual Association of American Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00579878v1</w:t>
+                <w:t xml:space="preserve">halshs-00511331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-floods warning process : how to observe and to account for actors' practices ?</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1469-2013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scolobig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.128" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demeritt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/rwe/10.1007/978-3-642-39925-1_44" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39925-1_44" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00507023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton-Cazanave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Creutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zanolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1469-2013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scolobig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.128" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demeritt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/rwe/10.1007/978-3-642-39925-1_44" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39925-1_44" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01163614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00507023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton-Cazanave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Creutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zanolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>