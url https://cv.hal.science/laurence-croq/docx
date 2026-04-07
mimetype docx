--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -3286,286 +3286,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roullet</w:t>
+                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.7453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03880803v1</w:t>
+                <w:t xml:space="preserve">halshs-01696571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jornadas de Estudio Internacionales «La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“La gestión de la fe. Los laicos y la dotación, financiación y administración de las instituciones religiosas en Europa y América (siglos XVI-XIX)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Boltanski</w:t>
+                <w:t xml:space="preserve">Marie-Lucie Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliocha Maldavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l’IFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifea.7453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01696571v1</w:t>
+                <w:t xml:space="preserve">halshs-03880803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6A0AD5E"/>
+    <w:nsid w:val="C06080B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4142,51 +4142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-croq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057769400" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27243956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077316290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garrioch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ayni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhrc.hypotheses.org/5540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.104782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xeu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51606" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate France" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-croq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057769400" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27243956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077316290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garrioch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ayni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afhrc.hypotheses.org/5540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.104782" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05105679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Tartakowsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xeu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51606" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate France" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Copete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Distefano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Maldavsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.51596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>