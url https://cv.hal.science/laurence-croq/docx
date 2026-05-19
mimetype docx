--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -3911,51 +3911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C06080B0"/>
+    <w:nsid w:val="12676B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>