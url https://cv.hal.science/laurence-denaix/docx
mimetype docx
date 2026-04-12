--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -1527,377 +1527,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 437, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+                <w:t xml:space="preserve">hal-02618181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618181v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Maugard</w:t>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Reynaud</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623348v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOTOX, new questions for terrestrial and aquatic ecotoxicology</w:t>
               </w:r>
@@ -2249,161 +2249,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget</w:t>
+                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Barbaste</w:t>
+                <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faucher</w:t>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.247-266. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622822371893875E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512198v1</w:t>
+                <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
               </w:r>
@@ -2465,161 +2465,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lacoste</w:t>
+                <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.247-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622822371893875E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512161v1</w:t>
+                <w:t xml:space="preserve">hal-01512198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the fifth meeting of INRA’s national network of ecotoxicologists, ECOTOX</w:t>
               </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 406, pp.58-61</w:t>
@@ -3630,303 +3630,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Thomas-Chéry</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Balet</w:t>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 219 (1-4), pp.239-249. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652721v1</w:t>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Thomas-Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Riotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Munoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 219 (1-4), pp.239-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
               </w:r>
@@ -4169,294 +4169,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 331 (1-2), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0235-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+                <w:t xml:space="preserve">hal-02658167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Le Merrer</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658167v1</w:t>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fast method of mineralization for routine analysis of matrix of the agricultural production</w:t>
               </w:r>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports organiques : ETM, cerner les transferts du sol aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,90 +4697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5719,103 +5719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal concentrations in edible mushrooms following municipal sludge application on forest land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144 (3), pp.847-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5952,77 +5952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Timbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,579 +9785,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cuivre dans les sols viticoles</w:t>
+                <w:t xml:space="preserve">Les micropolluants et la matière organique : quelles questions et quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOTOPE Festival "Le cuivre dans tous ses états"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Emilion, France</w:t>
+              <w:t xml:space="preserve">4. Congrès du Réseau Matières Organiques « La matière organique dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791608v1</w:t>
+                <w:t xml:space="preserve">hal-02737488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de contaminants métalliques dans le dispositif de longue durée de Couhins.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cuivre dans les sols viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">BIOTOPE Festival "Le cuivre dans tous ses états"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Emilion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527824v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micropolluants et la matière organique : quelles questions et quels enjeux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir de contaminants métalliques dans le dispositif de longue durée de Couhins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès du Réseau Matières Organiques « La matière organique dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tégastel, France</w:t>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737488v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Donnat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meleard</w:t>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786118v1</w:t>
+                <w:t xml:space="preserve">hal-02734166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoann Viala</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bofang Yan</w:t>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734166v1</w:t>
+                <w:t xml:space="preserve">hal-02786118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de réflexions réseau qualité EA - AlimH – CEPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11862,51 +11862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des éléments dans les sols et les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12108,51 +12108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Hécho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12194,90 +12194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is copper uptake kinetic the rate-limiting process of copper bioavailability to durum wheat in contaminated soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12693,355 +12693,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvement de Cd par le système racinaire de laitue sur sols contaminés incubés à différentes températures: proposition d'un mode de calcul de l'exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Fate of organic pollutants after sewage sludge spreading on agricultural soils: a 30-years field-scale recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laforie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées nationales d’étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">IWA Specialized Conference - Sustainable sludge management : state of the art, challenges and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753826v1</w:t>
+                <w:t xml:space="preserve">hal-02822313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotin plant uptake from a contaminated soil: phytoaccumulation and biotransformation into cultivated plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Heroult</w:t>
+                <w:t xml:space="preserve">Prélèvement de Cd par le système racinaire de laitue sur sols contaminés incubés à différentes températures: proposition d'un mode de calcul de l'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trace Element and Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées nationales d’étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820383v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of organic pollutants after sewage sludge spreading on agricultural soils: a 30-years field-scale recording</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Caria</w:t>
+                <w:t xml:space="preserve">Organotin plant uptake from a contaminated soil: phytoaccumulation and biotransformation into cultivated plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Specialized Conference - Sustainable sludge management : state of the art, challenges and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Trace Element and Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822313v1</w:t>
+                <w:t xml:space="preserve">hal-02820383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of direct solid analysis of plant samples by electrothermal vaporization-inductively coupled plasma atomic emission spectrometry : determination of Cd and Si for environmental purposes</w:t>
               </w:r>
@@ -13258,368 +13258,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements concentrations in edible mushrooms following sewage sludge application in maritime pine forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
+                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Domengine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Balet</w:t>
+                <w:t xml:space="preserve">A. Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761605v1</w:t>
+                <w:t xml:space="preserve">hal-02758603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Trace elements concentrations in edible mushrooms following sewage sludge application in maritime pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Domengine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762458v1</w:t>
+                <w:t xml:space="preserve">hal-02761605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758603v1</w:t>
+                <w:t xml:space="preserve">hal-02762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
               </w:r>
@@ -13756,51 +13756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13940,260 +13940,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampellz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terribile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758733v1</w:t>
+                <w:t xml:space="preserve">hal-02763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Terribile</w:t>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763476v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual recycling for forested land sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomas-Chèry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,51 +14274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element contamination in crops : keystones and gaps identified using the french and japanese understanding, and relevant topics for joint researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session trace elements (formally called heavy metals)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14458,273 +14458,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic risk due to Zn exposure : a PNEC value based on biomarker responses and Zn speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de danger, évaluation du risque pour les végétaux, et remédiation par apport d'amendement dans des sols de la zone de Mortagne du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Folkert van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760665v1</w:t>
+                <w:t xml:space="preserve">hal-02761865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de danger, évaluation du risque pour les végétaux, et remédiation par apport d'amendement dans des sols de la zone de Mortagne du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Phytotoxic risk due to Zn exposure : a PNEC value based on biomarker responses and Zn speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Folkert van Oort</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chartier</w:t>
+                <w:t xml:space="preserve">M. Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761865v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
               </w:r>
@@ -14736,51 +14736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin Didider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14844,64 +14844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop WG2, COST Action 837</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14952,64 +14952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15073,64 +15073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. WG2 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15181,51 +15181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carrihlo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15250,51 +15250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15384,51 +15384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of Zn using chromatography in soil solutions extracted from soils contaminated by industrial deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Naples-Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15568,351 +15568,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Semlali</w:t>
+                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837544v1</w:t>
+                <w:t xml:space="preserve">hal-02767799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Union of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766578v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. Semlali</w:t>
+                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767799v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn accumulation by cardaminopsis halleri as a function of initial metal source in different substrates</w:t>
               </w:r>
@@ -16006,51 +16006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn, Pb, and Cd transfer in polluted soils situated in the proximity of metallurgic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16229,260 +16229,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induration of soil horizons by allophane and imogolite in Costa Rica volcanic soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation d'éléments métalliques en trace (Zn, Pb, Cd) par voie soluble ou colloïdale dans des sols pollués par des apports atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Nieuwenhuyse</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil aggregation and water binding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Iceland</w:t>
+              <w:t xml:space="preserve">Congrès mondial de Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769144v1</w:t>
+                <w:t xml:space="preserve">hal-02766849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation d'éléments métalliques en trace (Zn, Pb, Cd) par voie soluble ou colloïdale dans des sols pollués par des apports atmosphériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induration of soil horizons by allophane and imogolite in Costa Rica volcanic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Douay</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieuwenhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Soil aggregation and water binding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766849v1</w:t>
+                <w:t xml:space="preserve">hal-02769144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation à l'aide de la microscopie électronique analytique d'éléments métalliques sur des colloïdes circulant dans un sol pollué par des apports atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16527,204 +16527,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la réactivité des acides fulviques extraits d'un sol ou de sa fraction particulaire 2 um</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert colloïdal dans les sols : identification des phases responsables de la circulation des éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IHSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque de Microscopie Electronique et Analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768095v1</w:t>
+                <w:t xml:space="preserve">hal-02766859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert colloïdal dans les sols : identification des phases responsables de la circulation des éléments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative de la réactivité des acides fulviques extraits d'un sol ou de sa fraction particulaire 2 um</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Microscopie Electronique et Analytique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque IHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766859v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de dissolution d'une montmorillonite par des acides organiques</w:t>
               </w:r>
@@ -16926,51 +16926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de particules dans des sols lors de la podzolisation : présentation de la démarche et des résultats de 2 profils contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17328,265 +17328,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
+                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673316v1</w:t>
+                <w:t xml:space="preserve">hal-04617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
+                <w:t xml:space="preserve">AnaEE France - une Infrastructure nationale au service de l'Ecotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème séminaire du Réseau des Ecotoxicologues terrestres et aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France. Zenodo, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13350358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617063v1</w:t>
+                <w:t xml:space="preserve">hal-04678519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnaEE France - une Infrastructure nationale au service de l'Ecotoxicologie</w:t>
+                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème séminaire du Réseau des Ecotoxicologues terrestres et aquatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France. Zenodo, 2024, </w:t>
+              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ecully (Lyon), France. Zenodo, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13350358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8168346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678519v1</w:t>
+                <w:t xml:space="preserve">hal-04673316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
@@ -17644,256 +17644,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Infrastructure nationale AnaEE France pour l'écologie aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques OneWater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8167297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678184v1</w:t>
+                <w:t xml:space="preserve">hal-04627082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure nationale AnaEE France pour l'écologie aquatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+                <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques OneWater</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wüppertal, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627082v1</w:t>
+                <w:t xml:space="preserve">hal-04678184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhytoCOTE project: Assessment of organic and inorganic contamination in vineyard soils</w:t>
               </w:r>
@@ -18557,51 +18557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19790,290 +19790,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
+                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legube Bernard</w:t>
+                <w:t xml:space="preserve">Bernard Legube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+                <w:t xml:space="preserve">Jean Prou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Eric Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 2018, 978-2-9564516-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829231v1</w:t>
+                <w:t xml:space="preserve">hal-02787168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legube Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legube</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Prou</w:t>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Villenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine pour agir dans les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 2018, 978-2-9564516-1-7</w:t>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787168v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et Environnement</w:t>
               </w:r>
@@ -20111,51 +20111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et impact des éléments traces dans les sols. Chapitre 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2011, Sols et Environnement, 978-2-10-054900-9</w:t>
@@ -21249,51 +21249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des éléments traces (Pb, Cd, As, Cu, Zn) dans la filière porcine du Sud-Ouest, du sol au végétal à l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21397,51 +21397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23341,516 +23341,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">les éléments traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2019, 4 p</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791306v1</w:t>
+                <w:t xml:space="preserve">hal-04661014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le cuivre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661011v1</w:t>
+                <w:t xml:space="preserve">hal-02791306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arsenic</w:t>
+                <w:t xml:space="preserve">le cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661005v1</w:t>
+                <w:t xml:space="preserve">hal-04661011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les éléments traces</w:t>
+                <w:t xml:space="preserve">L'arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661014v1</w:t>
+                <w:t xml:space="preserve">hal-04661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zinc</w:t>
+                <w:t xml:space="preserve">le plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661013v1</w:t>
+                <w:t xml:space="preserve">hal-04660989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le plomb</w:t>
+                <w:t xml:space="preserve">Le zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660989v1</w:t>
+                <w:t xml:space="preserve">hal-04661013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cadmium</w:t>
               </w:r>
@@ -24295,51 +24295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>