--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQUAVEG -Développement d'un outil d'Evaluation de la QUAlité sanitaire des VEGétaux avant récolte vis-à-vis de la présence dans les sols d'éléments traces métalliques</w:t>
+                <w:t xml:space="preserve">Do DOM optical parameters improve the prediction of copper availability in vineyard soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Donnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Faucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Lebeau</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art11⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612713v1</w:t>
+                <w:t xml:space="preserve">hal-03348974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do DOM optical parameters improve the prediction of copper availability in vineyard soils?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EQUAVEG -Développement d'un outil d'Evaluation de la QUAlité sanitaire des VEGétaux avant récolte vis-à-vis de la présence dans les sols d'éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Janot</w:t>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+                <w:t xml:space="preserve">Marie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.131-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16361-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348974v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic and terrestrial ecotoxicology considering the soil: water continuum in the Anthropocene context (editorial)</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasagro - Gestion agronomique des sols et des résidus : quels impacts sur la qualité sanitaire des productions végétales de grande culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,77 +1304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion agronomique des sols et résidus : quel impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,377 +1527,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618181v1</w:t>
+                <w:t xml:space="preserve">hal-02623348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Reynaud</w:t>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623348v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 437, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOTOX, new questions for terrestrial and aquatic ecotoxicology</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion globale de la qualité sanitaire des grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
@@ -2383,243 +2383,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Barbaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.247-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622822371893875E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635123v1</w:t>
+                <w:t xml:space="preserve">hal-01512198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+                <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Faucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622822371893875E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512198v1</w:t>
+                <w:t xml:space="preserve">hal-02635123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the fifth meeting of INRA’s national network of ecotoxicologists, ECOTOX</w:t>
               </w:r>
@@ -2895,77 +2895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3037,64 +3037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 381 (1-2), pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,566 +3630,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Anne-Laure Thomas-Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Riotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 219 (1-4), pp.239-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+                <w:t xml:space="preserve">hal-02652721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Balet</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652721v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dauguet</w:t>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3nkf-j195⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648011v1</w:t>
+                <w:t xml:space="preserve">hal-02652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Schneider</w:t>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jezequel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.005⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3nkf-j195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652513v1</w:t>
+                <w:t xml:space="preserve">hal-02648011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,90 +4317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4576,77 +4576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports organiques : ETM, cerner les transferts du sol aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Coudure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,90 +4697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,64 +4965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the association and dissociation rate constants of Cd complexes with various aminopolycarboxylic acids by an exchange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5719,103 +5719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal concentrations in edible mushrooms following municipal sludge application on forest land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144 (3), pp.847-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5946,277 +5946,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling lead input and output in soils using lead isotopic geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Timbal</w:t>
+                <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
+                <w:t xml:space="preserve">J.B. Dessogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.95-106</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.1513-1521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674162v1</w:t>
+                <w:t xml:space="preserve">hal-02676974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lead input and output in soils using lead isotopic geochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Monna</w:t>
+                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+                <w:t xml:space="preserve">Jean Timbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azimi</w:t>
+                <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38, pp.1513-1521</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676974v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of copper and zinc with allophane and organic matter in the B horizon of an andosol</w:t>
               </w:r>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating distributions of endogenous and exogenous Pb in soils by using Pb isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved and colloidal transport of Cd, PB, and Zn in a silt loam soil affected by atmospheric industrial deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,217 +6934,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et modalités de transfert de colloïdes dans des eaux gravitaires d'un podzol alpin</w:t>
+                <w:t xml:space="preserve">Caractérisation des matières colloïdales évacuées au cours du drainage agricole: incidence sur l'évolution pédogénétique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Huber</w:t>
+                <w:t xml:space="preserve">Pascale Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.251-258</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (3), pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693701v1</w:t>
+                <w:t xml:space="preserve">hal-02686197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matières colloïdales évacuées au cours du drainage agricole: incidence sur l'évolution pédogénétique des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mercier</w:t>
+                <w:t xml:space="preserve">Genèse et modalités de transfert de colloïdes dans des eaux gravitaires d'un podzol alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 331 (3), pp.195-202</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686197v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induration of C horizons by allophane and Imogolite in costan rican volcanic soils</w:t>
               </w:r>
@@ -7238,51 +7238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition isotopique du plomb : un outil privilégié pour l'estimation de la distribution du plomb anthropique et naturel dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,286 +8227,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t>
+              <w:t xml:space="preserve">Agroécologie : croiser les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux &amp; online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197114v1</w:t>
+                <w:t xml:space="preserve">hal-04139645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Phelpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : croiser les regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux &amp; online, France</w:t>
+              <w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139645v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t>
+                <w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Phelpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t>
+              <w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289632v1</w:t>
+                <w:t xml:space="preserve">hal-04197114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide-borne Cu fate in vineyard soils revealed by combined isotopic and XAS analyses</w:t>
               </w:r>
@@ -8643,64 +8643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8755,51 +8755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Phelpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9057,51 +9057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does temperature affect soil organic matter decomposition and dissolved organic matter optical properties ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,51 +9394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de systèmes viticoles en agroécologie pour une rupture avec les usages phytosanitaires conventionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,51 +9597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination cuprique des sols viticoles en agriculture biologique ou conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10087,307 +10087,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoann Viala</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bofang Yan</w:t>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734166v1</w:t>
+                <w:t xml:space="preserve">hal-02786118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Donnat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meleard</w:t>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786118v1</w:t>
+                <w:t xml:space="preserve">hal-02734166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10464,90 +10464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la plateforme participative Quasaprove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres du RMT QUASAPROVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Koo Seen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique Quasaprove (RMT Quasaprove). FRA., Dec 2014, Villenave d’Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11254,51 +11254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des cultures par les éléments traces : état des lieux des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11306,51 +11306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Villenave d’Ornon, France</w:t>
@@ -11392,51 +11392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Trace Elements fluxes (As, Cd, Cu, Pb, Zn) into agricultural fields amended with pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,51 +11504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to edible plant parts: how to predict and limit contaminationof crops by inorganic trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal pollution of agricultural soils: risk assessment and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11862,51 +11862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des éléments dans les sols et les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12108,51 +12108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Hécho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12328,51 +12328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sydney, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12613,51 +12613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dauthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13258,588 +13258,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Trace elements concentrations in edible mushrooms following sewage sludge application in maritime pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupaix</w:t>
+                <w:t xml:space="preserve">Hélène Domengine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758603v1</w:t>
+                <w:t xml:space="preserve">hal-02761605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements concentrations in edible mushrooms following sewage sludge application in maritime pine forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
+                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Domengine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761605v1</w:t>
+                <w:t xml:space="preserve">hal-02762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762458v1</w:t>
+                <w:t xml:space="preserve">hal-02758603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of soil drying/rewetting and soil solution sampling on metals soil-solution composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587799v1</w:t>
+                <w:t xml:space="preserve">hal-02763110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soil drying/rewetting and soil solution sampling on metals soil-solution composition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763110v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organotin species in agricultural systems : from the soil to the shoots</w:t>
               </w:r>
@@ -13940,260 +13940,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Terribile</w:t>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763476v1</w:t>
+                <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampellz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mench</w:t>
+                <w:t xml:space="preserve">F. Terribile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758733v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual recycling for forested land sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomas-Chèry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,51 +14274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element contamination in crops : keystones and gaps identified using the french and japanese understanding, and relevant topics for joint researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session trace elements (formally called heavy metals)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14464,51 +14464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de danger, évaluation du risque pour les végétaux, et remédiation par apport d'amendement dans des sols de la zone de Mortagne du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14589,51 +14589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxic risk due to Zn exposure : a PNEC value based on biomarker responses and Zn speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,51 +14736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin Didider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14857,51 +14857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop WG2, COST Action 837</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14965,51 +14965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15086,51 +15086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. WG2 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15250,51 +15250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15568,351 +15568,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. Semlali</w:t>
+                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Union of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767799v1</w:t>
+                <w:t xml:space="preserve">hal-02837544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Semlali</w:t>
+                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837544v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
+              <w:t xml:space="preserve">5. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766578v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn accumulation by cardaminopsis halleri as a function of initial metal source in different substrates</w:t>
               </w:r>
@@ -16006,77 +16006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn, Pb, and Cd transfer in polluted soils situated in the proximity of metallurgic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16153,51 +16153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16229,260 +16229,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation d'éléments métalliques en trace (Zn, Pb, Cd) par voie soluble ou colloïdale dans des sols pollués par des apports atmosphériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induration of soil horizons by allophane and imogolite in Costa Rica volcanic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Douay</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieuwenhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Soil aggregation and water binding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766849v1</w:t>
+                <w:t xml:space="preserve">hal-02769144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induration of soil horizons by allophane and imogolite in Costa Rica volcanic soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation d'éléments métalliques en trace (Zn, Pb, Cd) par voie soluble ou colloïdale dans des sols pollués par des apports atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Nieuwenhuyse</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil aggregation and water binding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Iceland</w:t>
+              <w:t xml:space="preserve">Congrès mondial de Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769144v1</w:t>
+                <w:t xml:space="preserve">hal-02766849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation à l'aide de la microscopie électronique analytique d'éléments métalliques sur des colloïdes circulant dans un sol pollué par des apports atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16527,204 +16527,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert colloïdal dans les sols : identification des phases responsables de la circulation des éléments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative de la réactivité des acides fulviques extraits d'un sol ou de sa fraction particulaire 2 um</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Microscopie Electronique et Analytique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque IHSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766859v1</w:t>
+                <w:t xml:space="preserve">hal-02768095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la réactivité des acides fulviques extraits d'un sol ou de sa fraction particulaire 2 um</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert colloïdal dans les sols : identification des phases responsables de la circulation des éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IHSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque de Microscopie Electronique et Analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768095v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de dissolution d'une montmorillonite par des acides organiques</w:t>
               </w:r>
@@ -16857,51 +16857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16920,204 +16920,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de particules dans des sols lors de la podzolisation : présentation de la démarche et des résultats de 2 profils contrastés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Huber</w:t>
+                <w:t xml:space="preserve">Importance des teneurs naturelles en métaux lourds pour une meilleure gestion des ressources en sol : Le &amp;quot;fond pédo-géochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cinquantenaire de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766206v1</w:t>
+                <w:t xml:space="preserve">hal-02767147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des teneurs naturelles en métaux lourds pour une meilleure gestion des ressources en sol : Le &amp;quot;fond pédo-géochimique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
+                <w:t xml:space="preserve">Transferts de particules dans des sols lors de la podzolisation : présentation de la démarche et des résultats de 2 profils contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquantenaire de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767147v1</w:t>
+                <w:t xml:space="preserve">hal-02766206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic smectite coatings and spheroids in holocene volcanic deposits under temperate climate (France)</w:t>
               </w:r>
@@ -17328,109 +17328,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
+                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ecully (Lyon), France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8168346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617063v1</w:t>
+                <w:t xml:space="preserve">hal-04673316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaEE France - une Infrastructure nationale au service de l'Ecotoxicologie</w:t>
               </w:r>
@@ -17488,105 +17484,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
+                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673316v1</w:t>
+                <w:t xml:space="preserve">hal-04617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
@@ -17754,77 +17754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17974,51 +17974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la disponibilité des métaux au cours de la minéralisation des résidus de culture dans un sol agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18164,51 +18164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasaprove network: a trace elements fluxes study (As, Cd, Cu, Pb, Zn) at field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18678,51 +18678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19567,51 +19567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20434,51 +20434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des stocks et des flux dans un Andosol jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20542,51 +20542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de Zn, Pb et Cd par voie soluble ou colloïdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21249,51 +21249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des éléments traces (Pb, Cd, As, Cu, Zn) dans la filière porcine du Sud-Ouest, du sol au végétal à l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21397,51 +21397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22223,64 +22223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme participative du RMT Quasaprove en 75 secondes ....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23158,51 +23158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23341,559 +23341,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les éléments traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661014v1</w:t>
+                <w:t xml:space="preserve">hal-02791306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">le cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2019, 4 p</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791306v1</w:t>
+                <w:t xml:space="preserve">hal-04661011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le cuivre</w:t>
+                <w:t xml:space="preserve">L'arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661011v1</w:t>
+                <w:t xml:space="preserve">hal-04661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arsenic</w:t>
+                <w:t xml:space="preserve">les éléments traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661005v1</w:t>
+                <w:t xml:space="preserve">hal-04661014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le plomb</w:t>
+                <w:t xml:space="preserve">Le zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660989v1</w:t>
+                <w:t xml:space="preserve">hal-04661013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zinc</w:t>
+                <w:t xml:space="preserve">le plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661013v1</w:t>
+                <w:t xml:space="preserve">hal-04660989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24038,77 +24038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur la contamination en cadmium des productions végétales de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24295,51 +24295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>