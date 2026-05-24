--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1527,377 +1527,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 437, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623348v1</w:t>
+                <w:t xml:space="preserve">hal-02618181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Using a dune forest as a filtering ecosystem for water produced by a treatment plant - One decade of environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 640-641, pp.849-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols viticoles : gérer &amp;quot;l'héritage&amp;quot; du cuivre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618181v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOTOX, new questions for terrestrial and aquatic ecotoxicology</w:t>
               </w:r>
@@ -2383,243 +2383,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512198v1</w:t>
+                <w:t xml:space="preserve">hal-02635123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la multicontamination des productions végétales de grande culture en conditions de plein champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Barbaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.247-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622822371893875E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635123v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the fifth meeting of INRA’s national network of ecotoxicologists, ECOTOX</w:t>
               </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,303 +3630,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Thomas-Chéry</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Balet</w:t>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 219 (1-4), pp.239-249. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652721v1</w:t>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of municipal sewage sludge application on soil and purple moor-grass (Molinia caerulea) contamination by metals in a maritime pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Thomas-Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Riotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Munoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 219 (1-4), pp.239-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0702-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complexation of Cd in soil solution at different temperatures using the UV-absorbance of dissolved organic matter</w:t>
               </w:r>
@@ -4169,294 +4169,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Le Merrer</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658167v1</w:t>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 331 (1-2), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0235-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fast method of mineralization for routine analysis of matrix of the agricultural production</w:t>
               </w:r>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports organiques : ETM, cerner les transferts du sol aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,90 +4697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5054,298 +5054,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of redox processes and free Cd dynamics in a metal-contaminated soil after rewetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">The organic carbon derived from sewage sludge as a key parameter determining the fate of trace metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 70 (2), pp.306-314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-008-9580-x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 69 (4), pp.636-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662568v1</w:t>
+                <w:t xml:space="preserve">hal-00292924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organic carbon derived from sewage sludge as a key parameter determining the fate of trace metals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Parat</w:t>
+                <w:t xml:space="preserve">Temporal evolution of redox processes and free Cd dynamics in a metal-contaminated soil after rewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Chaussod</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Andreux</w:t>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 69 (4), pp.636-643. </w:t>
+              <w:t xml:space="preserve">, 2007, 70 (2), pp.306-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9580-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292924v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of organic pollutants after sewage sludge spreading on agricultural soils: a 30-years field-scale recording</w:t>
               </w:r>
@@ -5719,103 +5719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal concentrations in edible mushrooms following municipal sludge application on forest land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144 (3), pp.847-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,77 +6077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Timbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,243 +6515,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical speciation of trace metals in Fe-Mn concretions from a rendzic lithosol developed on sinemurian limestones (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
+                <w:t xml:space="preserve">Estimating distributions of endogenous and exogenous Pb in soils by using Pb isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elsass</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 100, pp.127-146</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (21), pp.4180-4188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674019v1</w:t>
+                <w:t xml:space="preserve">hal-02674669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating distributions of endogenous and exogenous Pb in soils by using Pb isotopic ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.M. Semlali</w:t>
+                <w:t xml:space="preserve">Physical speciation of trace metals in Fe-Mn concretions from a rendzic lithosol developed on sinemurian limestones (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (21), pp.4180-4188</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 100, pp.127-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674669v1</w:t>
+                <w:t xml:space="preserve">hal-02674019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation et redistribution d'éléments traces métalliques dans des sols soumis à des retombées atmosphériques diffuses</w:t>
               </w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 172, pp.545-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7264,51 +7264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,55 +8056,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens - Journées d'études rurales 2025 (13e édition) : Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Commission de géographie rurale – Comité national français de géographie (CGR-CNFG); Association française d’agronomie (AFA); Association française de zootechnie (AFZ); Cermosem (Université Grenoble Alpes); Lycée agricole Olivier de Serres (Mirabel), Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9578,234 +9578,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination cuprique des sols viticoles en agriculture biologique ou conventionnelle</w:t>
+                <w:t xml:space="preserve">Suivi de la multi-contamination en pesticides organiques et inorganiques dans les sols viticoles : évolution des transferts sols-solution pendant une année de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736224v1</w:t>
+                <w:t xml:space="preserve">hal-02736540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la multi-contamination en pesticides organiques et inorganiques dans les sols viticoles : évolution des transferts sols-solution pendant une année de culture</w:t>
+                <w:t xml:space="preserve">Contamination cuprique des sols viticoles en agriculture biologique ou conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736540v1</w:t>
+                <w:t xml:space="preserve">hal-02736224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micropolluants et la matière organique : quelles questions et quels enjeux ?</w:t>
               </w:r>
@@ -11623,290 +11623,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal pollution of agricultural soils: risk assessment and management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
+                <w:t xml:space="preserve">Development of a fast method of mineralization for routine analysis of matrix of the agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sun Yat-Sen University (SYSU). Guangzhou, CHN., Oct 2010, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Conference on Goldschmidt 2010 - Earth, Energy, and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817612v1</w:t>
+                <w:t xml:space="preserve">hal-02820510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fast method of mineralization for routine analysis of matrix of the agricultural production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Metal pollution of agricultural soils: risk assessment and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Goldschmidt 2010 - Earth, Energy, and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sun Yat-Sen University (SYSU). Guangzhou, CHN., Oct 2010, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820510v1</w:t>
+                <w:t xml:space="preserve">hal-02817612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des éléments dans les sols et les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12108,51 +12108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Hécho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12194,90 +12194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is copper uptake kinetic the rate-limiting process of copper bioavailability to durum wheat in contaminated soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13290,77 +13290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Domengine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
@@ -13599,247 +13599,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soil drying/rewetting and soil solution sampling on metals soil-solution composition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763110v1</w:t>
+                <w:t xml:space="preserve">hal-02587799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of soil drying/rewetting and soil solution sampling on metals soil-solution composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587799v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organotin species in agricultural systems : from the soil to the shoots</w:t>
               </w:r>
@@ -13940,260 +13940,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampellz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Terribile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758733v1</w:t>
+                <w:t xml:space="preserve">hal-02763476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme chimiche e biodisponibilità di Cr e Cu in suoli coltivati della valle del torrente Solofrana (Italia meridionale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Terribile</w:t>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualità del suolo, impatto antropico e qualità dei prodotti agricoli. L'agricoltura che produce paesaggio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Food Safety and Novel Food - Japanese-French seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763476v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual recycling for forested land sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomas-Chèry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,51 +14274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element contamination in crops : keystones and gaps identified using the french and japanese understanding, and relevant topics for joint researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session trace elements (formally called heavy metals)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14464,51 +14464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de danger, évaluation du risque pour les végétaux, et remédiation par apport d'amendement dans des sols de la zone de Mortagne du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14589,51 +14589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxic risk due to Zn exposure : a PNEC value based on biomarker responses and Zn speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,51 +14736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin Didider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14857,51 +14857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop WG2, COST Action 837</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14965,51 +14965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15086,51 +15086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. WG2 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15250,51 +15250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15492,51 +15492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Citeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15568,351 +15568,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Semlali</w:t>
+                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837544v1</w:t>
+                <w:t xml:space="preserve">hal-02767799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Transfer of colloids and trace metal elements in unpolluted loamy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Union of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766578v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocks and fluxes of trace metal elements in a natural forest ecosystem on volcanic ASH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. Semlali</w:t>
+                <w:t xml:space="preserve">Speciation of soluble and colloidal ZN and CD in groundwater beneath industrial waste land sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767799v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn accumulation by cardaminopsis halleri as a function of initial metal source in different substrates</w:t>
               </w:r>
@@ -16006,51 +16006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn, Pb, and Cd transfer in polluted soils situated in the proximity of metallurgic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16356,51 +16356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation d'éléments métalliques en trace (Zn, Pb, Cd) par voie soluble ou colloïdale dans des sols pollués par des apports atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16438,51 +16438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation à l'aide de la microscopie électronique analytique d'éléments métalliques sur des colloïdes circulant dans un sol pollué par des apports atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16920,204 +16920,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des teneurs naturelles en métaux lourds pour une meilleure gestion des ressources en sol : Le &amp;quot;fond pédo-géochimique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
+                <w:t xml:space="preserve">Transferts de particules dans des sols lors de la podzolisation : présentation de la démarche et des résultats de 2 profils contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquantenaire de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767147v1</w:t>
+                <w:t xml:space="preserve">hal-02766206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de particules dans des sols lors de la podzolisation : présentation de la démarche et des résultats de 2 profils contrastés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Huber</w:t>
+                <w:t xml:space="preserve">Importance des teneurs naturelles en métaux lourds pour une meilleure gestion des ressources en sol : Le &amp;quot;fond pédo-géochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cinquantenaire de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766206v1</w:t>
+                <w:t xml:space="preserve">hal-02767147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic smectite coatings and spheroids in holocene volcanic deposits under temperate climate (France)</w:t>
               </w:r>
@@ -17224,369 +17224,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure nationale AnaEE France pour l'étude des cycles du carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du PEPR FairCarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627068v1</w:t>
+                <w:t xml:space="preserve">hal-04617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
+                <w:t xml:space="preserve">AnaEE France - une Infrastructure nationale au service de l'Ecotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8168346⟩</w:t>
+              <w:t xml:space="preserve">8ème séminaire du Réseau des Ecotoxicologues terrestres et aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France. Zenodo, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13350358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673316v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnaEE France - une Infrastructure nationale au service de l'Ecotoxicologie</w:t>
+                <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème séminaire du Réseau des Ecotoxicologues terrestres et aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13350358⟩</w:t>
+              <w:t xml:space="preserve">Journées internes du département Ecodiv INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ecully (Lyon), France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8168346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678519v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACcompagner et ACcélérer les TransitIONs : contributions et impacts de l’agroforesterie en Nouvelle Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructure nationale AnaEE France pour l'étude des cycles du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessiner les chemins de la transition : Innovation ouverte et impact de la recherche sur les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de lancement du PEPR FairCarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ecully (Lyon), France. Zenodo, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10101057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617063v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et expérimentation sur les écosystèmes - INRAE Ecodiv</w:t>
               </w:r>
@@ -17650,77 +17650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure nationale AnaEE France pour l'écologie aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques OneWater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. Zenodo, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21249,51 +21249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des éléments traces (Pb, Cd, As, Cu, Zn) dans la filière porcine du Sud-Ouest, du sol au végétal à l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21397,51 +21397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23341,366 +23341,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">les éléments traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2019, 4 p</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791306v1</w:t>
+                <w:t xml:space="preserve">hal-04661014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le cuivre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan 2018 des activités du réseau ECOTOX. Fiche thématique N°21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661011v1</w:t>
+                <w:t xml:space="preserve">hal-02791306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arsenic</w:t>
+                <w:t xml:space="preserve">le cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661005v1</w:t>
+                <w:t xml:space="preserve">hal-04661011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les éléments traces</w:t>
+                <w:t xml:space="preserve">L'arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661014v1</w:t>
+                <w:t xml:space="preserve">hal-04661005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le zinc</w:t>
               </w:r>
@@ -24295,51 +24295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.755944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenan Evelyne Kouassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louan Odile Ble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Emile Bolou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Yao- Kouame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36347/sajb.2021.v09i11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vivien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j4p0-nf37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maugard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622822371893875E12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas-Ch&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0702-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RL2FS142-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezequel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50VGCL68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heroult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.069" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPBVZD0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9580-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRDZ8Q4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GW90Q7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.02.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8NQTJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676974v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Semlali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dessogne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariavittoria Zampella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00133-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSQHSFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani-Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semlali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686197v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Jongmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwenhuyse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jaunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1999.0470510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tchoubar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139645v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660727v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anatole-Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739997v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Koo Seen Lin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753826v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Domengine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adamo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampellz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terribile" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas-Ch&#232;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gautry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761865v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760665v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrihlo de Almeida" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Citeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Semlali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770247v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766956v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769144v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766849v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766859v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770088v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Balaguer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678519v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13350358" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673316v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168346" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627068v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10101057" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168347" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627082v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moreau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734559v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738997v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie El Kazzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobeissi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betelu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839193v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieuwen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828275v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787168v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830993v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661029v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660780v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841929v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850592v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664945v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660862v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790715v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681856v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794790v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3288.6569" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681773v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661954v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Comestaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armel Salaun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wright" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661014v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791306v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661011v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661005v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661013v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660989v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661009v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>