--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1123,368 +1123,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised regularized inverse method for 3D reconstruction in tomographic diffractive microscopy</w:t>
+                <w:t xml:space="preserve">Reconstruction d’image régularisée non supervisée en microscopie tomographique diffractive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holophi6 - 6ème rencontre francophone d’holographie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Langevin (ESPCI, CNRS), Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174802v1</w:t>
+                <w:t xml:space="preserve">hal-04174867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d’image régularisée non supervisée en microscopie tomographique diffractive</w:t>
+                <w:t xml:space="preserve">SUR L'INFLUENCE DU MODÈLE POUR L'APPROCHE INVERSE RÉGULARISÉE NON-SUPERVISÉE POUR LA RECONSTRUCTION EN MICROSCOPIE TOMOGRAPHIQUE DIFFRACTIVE AVEC GSURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi6 - 6ème rencontre francophone d’holographie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Langevin (ESPCI, CNRS), Paris, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174867v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUR L'INFLUENCE DU MODÈLE POUR L'APPROCHE INVERSE RÉGULARISÉE NON-SUPERVISÉE POUR LA RECONSTRUCTION EN MICROSCOPIE TOMOGRAPHIQUE DIFFRACTIVE AVEC GSURE</w:t>
+                <w:t xml:space="preserve">Unsupervised regularized inverse method for 3D reconstruction in tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028952v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSURE criterion for unsupervised regularized reconstruction in Tomographic Diffractive Microscopy</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021 (3D, COSI, DH, ISA, pcAOP), Digital Holography and Three-Dimensional Imaging 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debailleul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Taddese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chappon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tachella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denneulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Taddese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Mengistie Taddese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debailleul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Taddese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chappon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tachella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denneulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Mengistie Taddese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Taddese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>