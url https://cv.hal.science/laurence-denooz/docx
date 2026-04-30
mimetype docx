--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -3383,165 +3383,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La double appartenance culturelle de la littérature arabe francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denooz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude De l'histoire littéraire comme construction mémorielle III : double appartenance et consécration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Écritures (Université de Lorraine), Dec 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Warda, guerillera et femme. Un idéal de liberté et d'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur les femmes guerrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles, Feb 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157787v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03157772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de la chair ou l’espace moteur de la narration</w:t>
               </w:r>
@@ -9092,51 +9092,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="477B58E9"/>
+    <w:nsid w:val="9ACF0992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9323,51 +9323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-denooz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7396-8261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085799289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.074.0037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Bianco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Sciortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7.p.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12703-1.p.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Schreiber-Di Cesare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denooz Laurence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09850-8.p.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jais.6714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01937265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08529-4.p.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Andr&#233;e Simone Georgette Denooz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lisenne Lestringant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17538-4.p.0029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani-Lesourd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100795770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Levy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100522670&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma/index.php/LCS/article/view/28956" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i2.28956" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100827700&amp;amp;fa=author&amp;amp;person_ID=6597" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788825526936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_langages_litteraires_au_carrefour_des_cultures-9791030901290-60222.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100383410" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100783050&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3069-la-litterature-a-l-heure-du-printemps-arabe-9782811116491.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100499280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Pellitteri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7727" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Nehme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saade-Gebran," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12703-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10937-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09850-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01937254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08529-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani Lesourd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-denooz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7396-8261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085799289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.074.0037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Bianco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Sciortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7.p.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12703-1.p.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Schreiber-Di Cesare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denooz Laurence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1.p.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09850-8.p.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jais.6714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01937265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08529-4.p.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Andr&#233;e Simone Georgette Denooz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lisenne Lestringant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17538-4.p.0029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani-Lesourd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100795770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Levy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100522670&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma/index.php/LCS/article/view/28956" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i2.28956" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100827700&amp;amp;fa=author&amp;amp;person_ID=6597" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788825526936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_langages_litteraires_au_carrefour_des_cultures-9791030901290-60222.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100383410" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100783050&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/lettres-du-sud/3069-la-litterature-a-l-heure-du-printemps-arabe-9782811116491.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04089471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100499280&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Pellitteri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7727" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Nehme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saade-Gebran," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12703-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10385-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10937-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09850-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01937254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08529-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani Lesourd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05947-9.p.0007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>