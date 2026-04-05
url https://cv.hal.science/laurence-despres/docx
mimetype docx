--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1450,235 +1450,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405698v1</w:t>
+                <w:t xml:space="preserve">hal-04850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850070v1</w:t>
+                <w:t xml:space="preserve">hal-02405698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape does matter: Disentangling founder effects from natural and human‐aided post‐introduction dispersal during an ongoing biological invasion</w:t>
               </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheil Hajmirbaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization promotes speciation in Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Bio-Insecticide Bacillus thuringiensis israelensis in Mosquito Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E4A89AD"/>
+    <w:nsid w:val="1688B76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3250,51 +3250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>