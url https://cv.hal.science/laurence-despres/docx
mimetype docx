--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -485,265 +485,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687867v1</w:t>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic and demographic responses to climate change in three peatland butterflies in the Jura massif</w:t>
               </w:r>
@@ -1450,235 +1450,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850070v1</w:t>
+                <w:t xml:space="preserve">hal-02405698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405698v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape does matter: Disentangling founder effects from natural and human‐aided post‐introduction dispersal during an ongoing biological invasion</w:t>
               </w:r>
@@ -1792,360 +1792,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the invasion history of the Asian tiger mosquito in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One, two or more species? Mitonuclear discordance and species delimitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (9), pp.2360-2377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15071⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (17), pp.3845-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850011v1</w:t>
+                <w:t xml:space="preserve">hal-04850022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the invasion history of the Asian tiger mosquito in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local contemporain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.2360-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447115v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One, two or more species? Mitonuclear discordance and species delimitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Després</w:t>
+                <w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Hajmirbaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Local contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850022v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the Origin of a Worldwide Invasion: Unraveling the Genetic Makeup of the Caribbean Bridgehead Populations of the Dengue Vector Aedes aegypti</w:t>
               </w:r>
@@ -2265,64 +2265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization promotes speciation in Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,103 +2426,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2720,51 +2720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of islands of speciation in the genomes of two Coenonympha butterfly sister species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,51 +2834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Bio-Insecticide Bacillus thuringiensis israelensis in Mosquito Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1688B76B"/>
+    <w:nsid w:val="392A31E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3250,51 +3250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>