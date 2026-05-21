--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -300,51 +300,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.72-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/icad.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -485,265 +485,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530573v1</w:t>
+                <w:t xml:space="preserve">hal-04687867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differences in egg heat tolerance between closely related lowland and alpine butterfly species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (4), pp.598-603. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.13323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687867v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic and demographic responses to climate change in three peatland butterflies in the Jura massif</w:t>
               </w:r>
@@ -1108,252 +1108,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population decline at distribution margins: Assessing extinction risk in the last glacial relictual but still functional metapopulation of a European butterfly</w:t>
+                <w:t xml:space="preserve">The evolutionary dynamics of biological invasions: A multi‐approach perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.271 - 290. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1463-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894150v1</w:t>
+                <w:t xml:space="preserve">hal-04850013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary dynamics of biological invasions: A multi‐approach perspective</w:t>
+                <w:t xml:space="preserve">Population decline at distribution margins: Assessing extinction risk in the last glacial relictual but still functional metapopulation of a European butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kebaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.1463-1484. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.271 - 290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850013v1</w:t>
+                <w:t xml:space="preserve">hal-04894150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic inferences and climatic niche modelling shed light on the evolutionary history of the emblematic cold‐adapted Apollo butterfly at regional scale</w:t>
               </w:r>
@@ -1450,235 +1450,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405698v1</w:t>
+                <w:t xml:space="preserve">hal-04850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterfly species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genetic, morphological and ecological variation across a sharp hybrid zone between two alpine butterflies species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Mavárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1435-1450. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Louis Bernatchez’ 60th Anniversary, 13 (6), pp.1435-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850070v1</w:t>
+                <w:t xml:space="preserve">hal-02405698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape does matter: Disentangling founder effects from natural and human‐aided post‐introduction dispersal during an ongoing biological invasion</w:t>
               </w:r>
@@ -1792,360 +1792,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One, two or more species? Mitonuclear discordance and species delimitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the invasion history of the Asian tiger mosquito in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (17), pp.3845-3847. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15211⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.2360-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850022v1</w:t>
+                <w:t xml:space="preserve">hal-04850011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the invasion history of the Asian tiger mosquito in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Hajmirbaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Local contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850011v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soheil Hajmirbaba</w:t>
+                <w:t xml:space="preserve">One, two or more species? Mitonuclear discordance and species delimitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local contemporain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (17), pp.3845-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447115v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the Origin of a Worldwide Invasion: Unraveling the Genetic Makeup of the Caribbean Bridgehead Populations of the Dengue Vector Aedes aegypti</w:t>
               </w:r>
@@ -2265,64 +2265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization promotes speciation in Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,103 +2426,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2720,51 +2720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of islands of speciation in the genomes of two Coenonympha butterfly sister species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,51 +2834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Bio-Insecticide Bacillus thuringiensis israelensis in Mosquito Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="392A31E8"/>
+    <w:nsid w:val="D6238BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3250,51 +3250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-despres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-6260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11051419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Camizuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenwood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keba&#239;li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hilaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.114004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mav&#225;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mouyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mavarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSQHGPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>