--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -537,3328 +537,3328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
+                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2934475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302184v1</w:t>
+                <w:t xml:space="preserve">hal-01312751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Londres, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2934475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312751v1</w:t>
+                <w:t xml:space="preserve">hal-01471617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Londres, France. 7p</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://clouddp2016.inesctec.pt/, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471617v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
+                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benomar Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
+              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172057v1</w:t>
+                <w:t xml:space="preserve">hal-01178734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Feature Models for Distributed Deployment in Extended Smart Home Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benomar Omar</w:t>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
+              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danny weyns; Raffaela Mirandola; Ivica Crnkovic, Sep 2015, Dubrovnick, Croatia. pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178734v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Models for Distributed Deployment in Extended Smart Home Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Tahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">Carolina Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Danny weyns; Raffaela Mirandola; Ivica Crnkovic, Sep 2015, Dubrovnick, Croatia. pp.285-293</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180556v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">Component-based modeling and observer-based verification for railway safety-critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Formal Aspects of Component Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. p 248-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093220v1</w:t>
+                <w:t xml:space="preserve">hal-01197464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based modeling and observer-based verification for railway safety-critical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Formal Aspects of Component Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. p 248-266</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197464v1</w:t>
+                <w:t xml:space="preserve">hal-00965836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Villotta Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria BC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESOCA.2014.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918907v1</w:t>
+                <w:t xml:space="preserve">hal-01055906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.144-151</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965836v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pleuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.122-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MESOCA.2014.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055906v1</w:t>
+                <w:t xml:space="preserve">hal-01054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.122-131</w:t>
+              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054604v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. 1p</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959602v1</w:t>
+                <w:t xml:space="preserve">hal-00801702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Monperrus</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.153-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861883v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801702v1</w:t>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.143--152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804832v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.162-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816940v1</w:t>
+                <w:t xml:space="preserve">hal-00825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Urli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Quentin Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Emilie Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+                <w:t xml:space="preserve">hal-00814298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.162-166</w:t>
+              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825971v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Enard</w:t>
+                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+                <w:t xml:space="preserve">Haussi Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Francisco, United States. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814298v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762626v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haussi Muller</w:t>
+                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.388-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2013.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796275v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France. pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684780v1</w:t>
+                <w:t xml:space="preserve">hal-00747319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689706v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Gamez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lidia Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
+                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lille, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747319v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Stéphane Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674379v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00632269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
+              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695401v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632269v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Evaluating Quality-Driven Self-Adaptive Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,64 +3918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4007,364 +4007,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+                <w:t xml:space="preserve">hal-00611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611379v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Feugas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596428v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppliDE : modélisation et génération d'applications pour smartphones</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Tier Approach for Composition of Real-Time Embedded Software Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,265 +4694,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00470160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
+              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508988v1</w:t>
+                <w:t xml:space="preserve">inria-00482578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482578v1</w:t>
+                <w:t xml:space="preserve">inria-00508988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based Composition of Software Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract-Aware Reconfiguration of Component Architectures Using E-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,389 +5127,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+                <w:t xml:space="preserve">A Framework for Agile Development of Component-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estéban Duguepéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.131--140</w:t>
+              <w:t xml:space="preserve">The 8th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425586v1</w:t>
+                <w:t xml:space="preserve">inria-00442154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Agile Development of Component-Based Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A Model-Based Framework to Design and Debug Safe Component-Based Autonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Quality of Software-Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pennsylvania, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02351-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00442154v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework to Design and Debug Safe Component-Based Autonomic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Quality of Software-Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.131--140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00369574v1</w:t>
+                <w:t xml:space="preserve">inria-00425586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Event Processing for Context-Adaptive Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,77 +5547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Traceability Service to Facilitate RFID Adoption in the Retail Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,1987 +5649,1987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00321598v1</w:t>
+                <w:t xml:space="preserve">inria-00287856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foutse Khomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00284514v1</w:t>
+                <w:t xml:space="preserve">hal-00669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW.2008.17⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.371-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00311807v1</w:t>
+                <w:t xml:space="preserve">inria-00311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe (TH), Germany. pp.152-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87879-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289953v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00284514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Noguera</w:t>
+                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00287856v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00289953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munich, Germany. pp.393--396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2008.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669786v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00311584v1</w:t>
+                <w:t xml:space="preserve">inria-00270172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00270172v1</w:t>
+                <w:t xml:space="preserve">inria-00321598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Namur, Belgium, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180293v1</w:t>
+                <w:t xml:space="preserve">inria-00477556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Namur, Belgium, Belgique</w:t>
+              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00477556v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00155086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
+              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00155086v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Roover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847630v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00160655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aranjuez (Madrid), Spain. pp.76--91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75132-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00160655v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
+              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00323740v1</w:t>
+                <w:t xml:space="preserve">inria-00204118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Component Model Engineered with Components and Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vasteras, Sweden. pp.139-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00204118v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model Engineered with Components and Aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vasteras, Sweden. pp.139-153</w:t>
+              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126350v1</w:t>
+                <w:t xml:space="preserve">inria-00512553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00512553v1</w:t>
+                <w:t xml:space="preserve">inria-00126352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
+              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126352v1</w:t>
+                <w:t xml:space="preserve">inria-00323740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompAr: Ensuring Safe Around Advice Composition</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOOD'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Athens, Greece. pp.163-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7732,51 +7732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la séparation et la traçabilité des préoccupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,90 +7827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Level Framework for Adapting Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension de Fractal pour l'AOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Francophone sur le développement de logiciels par aspects (JFDLPA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UML Notation for Aspect-Oriented Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,362 +8300,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
+                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kyoto, Japan. pp.1-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45429-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124645v1</w:t>
+                <w:t xml:space="preserve">hal-01572035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01572035v1</w:t>
+                <w:t xml:space="preserve">hal-01124567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichat</w:t>
+                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Santa Barbara, CA, United States. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2001.941659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124567v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Wrappers : Handling the Composition Issue with JAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8697,995 +8706,999 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOLS-USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
+                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOOLS.2001.941659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572041v1</w:t>
+                <w:t xml:space="preserve">hal-01124645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-operative Abstract Data Type: A Stack Exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
+              <w:t xml:space="preserve">JCKBSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124574v1</w:t>
+                <w:t xml:space="preserve">hal-01124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RM</w:t>
+              <w:t xml:space="preserve">TOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124560v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-operative Abstract Data Type: A Stack Exemple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCKBSE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Mont Saint-Michel, France. pp.276-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2000.848768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124561v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOTERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOOLS.2000.848768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573540v1</w:t>
+                <w:t xml:space="preserve">hal-01124562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
+              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124559v1</w:t>
+                <w:t xml:space="preserve">hal-01124574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+                <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE</w:t>
+              <w:t xml:space="preserve">RM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124562v1</w:t>
+                <w:t xml:space="preserve">hal-01124560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichat</w:t>
+                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCS</w:t>
+              <w:t xml:space="preserve">Reflection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124556v1</w:t>
+                <w:t xml:space="preserve">hal-01124555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Abstract Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,349 +9749,336 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">PDCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574371v1</w:t>
+                <w:t xml:space="preserve">hal-01124557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
+              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124557v1</w:t>
+                <w:t xml:space="preserve">hal-01574371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124555v1</w:t>
+                <w:t xml:space="preserve">hal-01124558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Jeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
+              <w:t xml:space="preserve">PDCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124558v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reflective Implementation of a Distributed Programming Model</w:t>
               </w:r>
@@ -10090,77 +10090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Reflective Object-Oriented Programming and Systems at ECOOP '98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.384-385, </w:t>
@@ -10210,51 +10210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Object Protocol for Distributed OO Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,51 +10353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Research Seminar on Advances in Distributed Systems (ERSADS '97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Zinal, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10651,77 +10651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Antipatterns in Android Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,408 +10750,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256654v1</w:t>
+                <w:t xml:space="preserve">hal-01075938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075938v1</w:t>
+                <w:t xml:space="preserve">hal-00946922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946922v2</w:t>
+                <w:t xml:space="preserve">hal-01087316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087316v1</w:t>
+                <w:t xml:space="preserve">hal-01256654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour une optimisation de la consommation d’énergie</w:t>
               </w:r>
@@ -11163,64 +11163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L3, Orange - France Télécom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11242,77 +11242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11377,64 +11377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’architecture logicielle pour le Digital Home Infrastructure - Recommandation d’architecture modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L2, Orange - France Télécom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11482,64 +11482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11574,64 +11574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de traçabilité/persistance - Spécifications fonctionnelles et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11666,51 +11666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC Milestone 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11771,77 +11771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types, classes et objets coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11876,51 +11876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: a Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,368 +12076,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPARCH 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01029994v1</w:t>
+                <w:t xml:space="preserve">hal-01110253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110253v1</w:t>
+                <w:t xml:space="preserve">hal-01012015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Tahri</w:t>
+                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPARCH 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012015v1</w:t>
+                <w:t xml:space="preserve">hal-01029994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et Répartir ses Applications Mobiles avec Macchiato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12475,77 +12475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques - Développement à Base de Composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR GPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12596,51 +12596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-GPL-CIEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12665,64 +12665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un processus de développement pour contrôler l'évolution des processus métiers en termes de QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12760,90 +12760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction de la consommation d'énergie dans les environnements domestiques répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12894,291 +12894,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on Configurable Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of release policies on bug handling activity: A case study of Eclipse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thüm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10664-021-09964-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.110882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.110882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263567v1</w:t>
+                <w:t xml:space="preserve">hal-03035765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of release policies on bug handling activity: A case study of Eclipse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword to the Special Issue on Configurable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grünbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thüm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173, pp.110882. </w:t>
+              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2020.110882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10664-021-09964-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035765v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON: a platform for selecting and configuring cloud environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13225,51 +13225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,51 +13342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract Preservation through Dynamic Reconfiguration: A Formal Semantics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPucine: Context-Aware Service-Oriented Product Line for Mobile Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,51 +13770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying design and runtime software adaptation using aspect models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,77 +13887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Domain Analysis to the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14008,90 +14008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOR: A Method for the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, X-Country = US, X-Editorial-Board = yes, X-International-Audience = yes, X-Language = EN, X-Pays (1), pp.20--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14116,90 +14116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based and Aspect-Oriented Model for Software Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1-2), pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14227,390 +14227,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (1), pp.117-145</w:t>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00155088v1</w:t>
+                <w:t xml:space="preserve">inria-00202894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3/4), pp.367--391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021884300700169X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202894v1</w:t>
+                <w:t xml:space="preserve">inria-00180533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.117-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021884300700169X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00180533v1</w:t>
+                <w:t xml:space="preserve">inria-00155088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC: An Aspect-Based Distributed Dynamic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14726,51 +14726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14847,64 +14847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp.39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15059,51 +15059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC : un framework pour la programmation orientée aspect en Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: A Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel and Distributed Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (1), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15239,226 +15239,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00489477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de controle pour des comportements répartis</w:t>
+                <w:t xml:space="preserve">Partial Order Relations in Distributed Object Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (4), pp.56-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/506106.506114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573082v1</w:t>
+                <w:t xml:space="preserve">hal-01573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Order Relations in Distributed Object Environments</w:t>
+                <w:t xml:space="preserve">Structures de controle pour des comportements répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/506106.506114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573080v1</w:t>
+                <w:t xml:space="preserve">hal-01573082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de contrôle pour des comportements répartis</w:t>
               </w:r>
@@ -15470,51 +15470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15662,190 +15662,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubois</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Catherine Dubois; Laurence Duchien; Nicole Levy. Conservatoire National des Arts et Métiers, pp.239, 2014</w:t>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055907v1</w:t>
+                <w:t xml:space="preserve">hal-01055909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
+                <w:t xml:space="preserve">Nicole Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dubois; Laurence Duchien; Nicole Levy. Conservatoire National des Arts et Métiers, pp.239, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055909v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
               </w:r>
@@ -15893,51 +15893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 4èmes journées du GDR Génie de la Programmation et du Logiciel, Rennes, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15968,51 +15968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16444,90 +16444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLC '19: Proceedings of the 23rd International Systems and Software Product Line Conference - Volume A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fogdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -16874,77 +16874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17193,64 +17193,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la fiabilité des logiciels à évoluer : un canevas pour le développement incrémental et itératif de logiciels à composants et orientés service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17292,64 +17292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMICO: A Reference Model for Governing Control Objectives and Context Relevance in Self-Adaptive Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17417,77 +17417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des plates-formes intergicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopisteguy, Philippe and Rieu, Dominique and Roose, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation dans tous ses état</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.161-192, 2012, 978-2-36493-029-2</w:t>
@@ -17516,90 +17516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Software Product Lines for Context-Aware Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17645,64 +17645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17751,281 +17751,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00371226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
+                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martelli</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
+              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00489501v1</w:t>
+                <w:t xml:space="preserve">hal-01125007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehmet Aksit; Siobhan Clarke; Tzilla Elrad; Robert E Filman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125007v1</w:t>
+                <w:t xml:space="preserve">inria-00489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t>
               </w:r>
@@ -18164,51 +18164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON, a Platform for Selecting and Configuring Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18415,51 +18415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>