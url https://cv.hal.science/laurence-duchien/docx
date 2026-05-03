--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -537,3328 +537,3328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
+                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://clouddp2016.inesctec.pt/, Apr 2016, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312751v1</w:t>
+                <w:t xml:space="preserve">hal-01302184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2934475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471617v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://clouddp2016.inesctec.pt/, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Londres, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302184v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
+                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benomar Omar</w:t>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Carolina Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
+              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178734v1</w:t>
+                <w:t xml:space="preserve">hal-01172057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Feature Models for Distributed Deployment in Extended Smart Home Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danny weyns; Raffaela Mirandola; Ivica Crnkovic, Sep 2015, Dubrovnick, Croatia. pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Benomar Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
+              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172057v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based modeling and observer-based verification for railway safety-critical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Formal Aspects of Component Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. p 248-266</w:t>
+              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197464v1</w:t>
+                <w:t xml:space="preserve">hal-01093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Component-based modeling and observer-based verification for railway safety-critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.144-151</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Formal Aspects of Component Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. p 248-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965836v1</w:t>
+                <w:t xml:space="preserve">hal-01197464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055906v1</w:t>
+                <w:t xml:space="preserve">hal-00918907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918907v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Villotta Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria BC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESOCA.2014.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054604v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pleuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093220v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801702v1</w:t>
+                <w:t xml:space="preserve">hal-00959602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Druilhe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.388-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2013.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Urli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+                <w:t xml:space="preserve">hal-00801702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.153-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816940v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.143--152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825971v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Enard</w:t>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Balland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814298v1</w:t>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
+              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.162-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762626v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norha Villegas</w:t>
+                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haussi Muller</w:t>
+                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, San Francisco, United States. pp.153-162</w:t>
+              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796275v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. 1p</w:t>
+              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959602v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haussi Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Monperrus</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Francisco, United States. pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861883v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747319v1</w:t>
+                <w:t xml:space="preserve">hal-00684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t>
+              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739236v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674379v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695401v1</w:t>
+                <w:t xml:space="preserve">hal-00739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
+              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632269v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
+              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689706v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684780v1</w:t>
+                <w:t xml:space="preserve">inria-00632269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Evaluating Quality-Driven Self-Adaptive Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,64 +3918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4007,364 +4007,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611379v1</w:t>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596428v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AppliDE : modélisation et génération d'applications pour smartphones</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Tier Approach for Composition of Real-Time Embedded Software Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,265 +4694,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00470160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482578v1</w:t>
+                <w:t xml:space="preserve">inria-00508988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
+              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508988v1</w:t>
+                <w:t xml:space="preserve">inria-00482578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based Composition of Software Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract-Aware Reconfiguration of Component Architectures Using E-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,389 +5127,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Agile Development of Component-Based Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.131--140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442154v1</w:t>
+                <w:t xml:space="preserve">inria-00425586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework to Design and Debug Safe Component-Based Autonomic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A Framework for Agile Development of Component-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estéban Duguepéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Quality of Software-Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00369574v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Awareness for Dynamic Service-Oriented Product Lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanc</w:t>
+                <w:t xml:space="preserve">A Model-Based Framework to Design and Debug Safe Component-Based Autonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Quality of Software-Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pennsylvania, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02351-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425586v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Event Processing for Context-Adaptive Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,77 +5547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Traceability Service to Facilitate RFID Adoption in the Retail Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,1987 +5649,1987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Noguera</w:t>
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00287856v1</w:t>
+                <w:t xml:space="preserve">inria-00321598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669786v1</w:t>
+                <w:t xml:space="preserve">inria-00289953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
+              <w:t xml:space="preserve">EDOC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munich, Germany. pp.393--396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2008.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00311584v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00284514v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00287856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foutse Khomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289953v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW.2008.17⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.371-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00311807v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe (TH), Germany. pp.152-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87879-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00270172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00284514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00321598v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aranjuez (Madrid), Spain. pp.76--91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75132-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00477556v1</w:t>
+                <w:t xml:space="preserve">inria-00180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
+              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Namur, Belgium, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00155086v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00477556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847630v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00155086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
+              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00160655v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Roover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00180293v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00160655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
+              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00204118v1</w:t>
+                <w:t xml:space="preserve">inria-00323740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component Model Engineered with Components and Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vasteras, Sweden. pp.139-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00126350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
+              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00512553v1</w:t>
+                <w:t xml:space="preserve">inria-00204118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
+              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126352v1</w:t>
+                <w:t xml:space="preserve">inria-00512553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00323740v1</w:t>
+                <w:t xml:space="preserve">inria-00126352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompAr: Ensuring Safe Around Advice Composition</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOOD'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Athens, Greece. pp.163-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7732,51 +7732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la séparation et la traçabilité des préoccupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,90 +7827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Level Framework for Adapting Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension de Fractal pour l'AOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Francophone sur le développement de logiciels par aspects (JFDLPA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UML Notation for Aspect-Oriented Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,371 +8300,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
+                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572035v1</w:t>
+                <w:t xml:space="preserve">hal-01124645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichat</w:t>
+                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kyoto, Japan. pp.1-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45429-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572041v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Wrappers : Handling the Composition Issue with JAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8706,1379 +8697,1388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOLS-USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
+                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Santa Barbara, CA, United States. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2001.941659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124645v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-operative Abstract Data Type: A Stack Exemple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCKBSE</w:t>
+              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124561v1</w:t>
+                <w:t xml:space="preserve">hal-01124574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
+                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
+              <w:t xml:space="preserve">RM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124559v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Co-operative Abstract Data Type: A Stack Exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCKBSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573540v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Enselme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+                <w:t xml:space="preserve">L. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE</w:t>
+              <w:t xml:space="preserve">TOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124562v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Mont Saint-Michel, France. pp.276-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2000.848768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124574v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RM</w:t>
+              <w:t xml:space="preserve">NOTERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124560v1</w:t>
+                <w:t xml:space="preserve">hal-01124562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
+              <w:t xml:space="preserve">PDCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124555v1</w:t>
+                <w:t xml:space="preserve">hal-01124556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Abstract Data Types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WADT</w:t>
+              <w:t xml:space="preserve">PDCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124564v1</w:t>
+                <w:t xml:space="preserve">hal-01124557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
+              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124557v1</w:t>
+                <w:t xml:space="preserve">hal-01574371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574371v1</w:t>
+                <w:t xml:space="preserve">hal-01124555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Abstract Data Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Jeury</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
+              <w:t xml:space="preserve">WADT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124558v1</w:t>
+                <w:t xml:space="preserve">hal-01124564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCS</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124556v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reflective Implementation of a Distributed Programming Model</w:t>
               </w:r>
@@ -10090,77 +10090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Reflective Object-Oriented Programming and Systems at ECOOP '98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.384-385, </w:t>
@@ -10204,239 +10204,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Object Protocol for Distributed OO Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From the Specification to the Debug: a Distributed Application Trace Construction and its Use in a Distributed OO Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bergdolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 23 - Technology of Object-Oriented Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Research Seminar on Advances in Distributed Systems (ERSADS '97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Zinal, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623805v1</w:t>
+                <w:t xml:space="preserve">hal-01629671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Specification to the Debug: a Distributed Application Trace Construction and its Use in a Distributed OO Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bergdolt</w:t>
+                <w:t xml:space="preserve">A Meta-Object Protocol for Distributed OO Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Research Seminar on Advances in Distributed Systems (ERSADS '97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 23 - Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Santa Barbara, CA, United States. pp.306-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.1997.654738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629671v1</w:t>
+                <w:t xml:space="preserve">hal-01623805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10651,77 +10651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Antipatterns in Android Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,408 +10750,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075938v1</w:t>
+                <w:t xml:space="preserve">hal-01256654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946922v2</w:t>
+                <w:t xml:space="preserve">hal-01075938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087316v1</w:t>
+                <w:t xml:space="preserve">hal-00946922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256654v1</w:t>
+                <w:t xml:space="preserve">hal-01087316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour une optimisation de la consommation d’énergie</w:t>
               </w:r>
@@ -11163,64 +11163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L3, Orange - France Télécom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11242,77 +11242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11377,64 +11377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’architecture logicielle pour le Digital Home Infrastructure - Recommandation d’architecture modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L2, Orange - France Télécom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11482,64 +11482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11574,64 +11574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de traçabilité/persistance - Spécifications fonctionnelles et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11666,51 +11666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC Milestone 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11771,77 +11771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types, classes et objets coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11876,51 +11876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: a Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,368 +12076,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">COMPARCH 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110253v1</w:t>
+                <w:t xml:space="preserve">hal-01029994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Tahri</w:t>
+                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012015v1</w:t>
+                <w:t xml:space="preserve">hal-01110253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPARCH 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01029994v1</w:t>
+                <w:t xml:space="preserve">hal-01012015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et Répartir ses Applications Mobiles avec Macchiato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12475,77 +12475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques - Développement à Base de Composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR GPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12596,51 +12596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-GPL-CIEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12665,64 +12665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un processus de développement pour contrôler l'évolution des processus métiers en termes de QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12760,90 +12760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction de la consommation d'énergie dans les environnements domestiques répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13134,51 +13134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON: a platform for selecting and configuring cloud environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13225,51 +13225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,51 +13342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract Preservation through Dynamic Reconfiguration: A Formal Semantics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPucine: Context-Aware Service-Oriented Product Line for Mobile Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,51 +13770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying design and runtime software adaptation using aspect models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,77 +13887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Domain Analysis to the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14008,90 +14008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOR: A Method for the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, X-Country = US, X-Editorial-Board = yes, X-International-Audience = yes, X-Language = EN, X-Pays (1), pp.20--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14116,90 +14116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based and Aspect-Oriented Model for Software Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1-2), pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14227,390 +14227,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (2), pp.53-63</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.117-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202894v1</w:t>
+                <w:t xml:space="preserve">inria-00155088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180533v1</w:t>
+                <w:t xml:space="preserve">inria-00202894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3/4), pp.367--391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021884300700169X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00155088v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC: An Aspect-Based Distributed Dynamic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14726,51 +14726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14847,64 +14847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp.39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15059,51 +15059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC : un framework pour la programmation orientée aspect en Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: A Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel and Distributed Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (1), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15239,226 +15239,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00489477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Order Relations in Distributed Object Environments</w:t>
+                <w:t xml:space="preserve">Structures de controle pour des comportements répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573080v1</w:t>
+                <w:t xml:space="preserve">hal-01573082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de controle pour des comportements répartis</w:t>
+                <w:t xml:space="preserve">Partial Order Relations in Distributed Object Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (4), pp.56-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/506106.506114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573082v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de contrôle pour des comportements répartis</w:t>
               </w:r>
@@ -15470,51 +15470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15662,190 +15662,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dubois; Laurence Duchien; Nicole Levy. Conservatoire National des Arts et Métiers, pp.239, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055909v1</w:t>
+                <w:t xml:space="preserve">hal-01055907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01055907v1</w:t>
+                <w:t xml:space="preserve">hal-01055909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
               </w:r>
@@ -15893,51 +15893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 4èmes journées du GDR Génie de la Programmation et du Logiciel, Rennes, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15968,51 +15968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16444,90 +16444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPLC '19: Proceedings of the 23rd International Systems and Software Product Line Conference - Volume A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fogdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -16874,77 +16874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17193,64 +17193,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la fiabilité des logiciels à évoluer : un canevas pour le développement incrémental et itératif de logiciels à composants et orientés service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17292,64 +17292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMICO: A Reference Model for Governing Control Objectives and Context Relevance in Self-Adaptive Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17417,77 +17417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des plates-formes intergicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopisteguy, Philippe and Rieu, Dominique and Roose, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation dans tous ses état</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.161-192, 2012, 978-2-36493-029-2</w:t>
@@ -17516,90 +17516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Software Product Lines for Context-Aware Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17645,64 +17645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17751,281 +17751,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00371226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehmet Aksit; Siobhan Clarke; Tzilla Elrad; Robert E Filman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125007v1</w:t>
+                <w:t xml:space="preserve">inria-00489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
+                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martelli</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
+              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00489501v1</w:t>
+                <w:t xml:space="preserve">hal-01125007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t>
               </w:r>
@@ -18164,51 +18164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON, a Platform for Selecting and Configuring Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18415,51 +18415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>