--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -537,822 +537,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
+                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2934475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302184v1</w:t>
+                <w:t xml:space="preserve">hal-01312751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Feature Models with Relative Cardinalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Londres, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2934475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312751v1</w:t>
+                <w:t xml:space="preserve">hal-01471617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">Software Product Lines for Multi-Cloud Microservices-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Londres, France. 7p</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Cloud Data and Platforms (CloudDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://clouddp2016.inesctec.pt/, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471617v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
+                <w:t xml:space="preserve">Using Feature Models for Distributed Deployment in Extended Smart Home Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Valdez</w:t>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
+              <w:t xml:space="preserve">, Danny weyns; Raffaela Mirandola; Ivica Crnkovic, Sep 2015, Dubrovnick, Croatia. pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172057v1</w:t>
+                <w:t xml:space="preserve">hal-01180556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Models for Distributed Deployment in Extended Smart Home Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Tahri</w:t>
+                <w:t xml:space="preserve">Benomar Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Danny weyns; Raffaela Mirandola; Ivica Crnkovic, Sep 2015, Dubrovnick, Croatia. pp.285-293</w:t>
+              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180556v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Software Quality of Android Applications along their Evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SmartyCo: Managing Cyber-Physical Systems for Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benomar Omar</w:t>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Moha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Carolina Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.12</w:t>
+              <w:t xml:space="preserve">9th European Conference, ECSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubrovnik/Cavtat, Croatia. pp.294-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178734v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
+                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093220v1</w:t>
+                <w:t xml:space="preserve">hal-00918907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based modeling and observer-based verification for railway safety-critical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. p 248-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1371,2827 +1371,2827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety component-based approach and its application to ERTMS/ETCS on-board train control system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918907v1</w:t>
+                <w:t xml:space="preserve">hal-00965836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection and Configuration of Cloud Environments Using Software Product Lines Principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Villotta Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria BC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESOCA.2014.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965836v1</w:t>
+                <w:t xml:space="preserve">hal-01055906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automated and Composable Testing of Component-based Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pleuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Evolution of Service-Oriented Systems and Cloud-Based Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.122-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MESOCA.2014.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055906v1</w:t>
+                <w:t xml:space="preserve">hal-01054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Checking for the Evolution of Cardinality-based Feature Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+                <w:t xml:space="preserve">Challenges for Automatic Multi-Cloud Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goetz Botterweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 18th International Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.122-131</w:t>
+              <w:t xml:space="preserve">JLDP 14 - Journée Lignes de Produits, Dec 2014, Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054604v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.143--152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959602v1</w:t>
+                <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSM.2013.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861883v1</w:t>
+                <w:t xml:space="preserve">hal-00801702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Cloud Configurations Using Feature Models and Ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Multi-Cloud Applications and Federated Clouds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. pp.21-26</w:t>
+              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801702v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components Mobility for Energy Efficiency of Digital Home</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM SIGSOFT International Symposium on Component-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.153-158</w:t>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804832v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.162-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816940v1</w:t>
+                <w:t xml:space="preserve">hal-00825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Urli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Quentin Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Emilie Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+                <w:t xml:space="preserve">hal-00814298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinality-Based Feature Models With Constraints: A Pragmatic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC - 17th International Software Product Line Conference - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.162-166</w:t>
+              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825971v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-Driven Development Methodology for Resilient Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Enard</w:t>
+                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miruna Stoicescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+                <w:t xml:space="preserve">Haussi Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE'13: Proceedings of the 16th International ACM Sigsoft Symposium on Component-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Francisco, United States. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814298v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-driven Consolidation in Digital Home</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques, Développement à Base de Composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM Symposium on Applied Computing (SAC'13), 1st Software Engineering Aspects of Green Computing (SEAGC) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1157-1162</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762626v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Context-Awareness in Self-Adaptation Using the DYNAMICO Reference Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haussi Muller</w:t>
+                <w:t xml:space="preserve">Automatically Extracting Instances of Code Change Patterns with AST Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSM - 29th IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.388-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2013.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796275v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France. pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684780v1</w:t>
+                <w:t xml:space="preserve">hal-00747319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689706v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Outil de Configuration et de Déploiement pour les Nuages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLdP - Journée Lignes de Produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lille, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747319v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Self-adaptation of Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Gamez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Fuentes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+                <w:t xml:space="preserve">Stéphane Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Adaptive Services for Future Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.20-27</w:t>
+              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739236v1</w:t>
+                <w:t xml:space="preserve">hal-00695401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Feature Models to Configure Virtual Appliances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCP - 2nd International Workshop on Cloud Computing Platforms - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bern, Switzerland. pp.1-6</w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674379v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00632269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Modelling and Automations to Select among Cloud Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEASE - 3rd International Workshop on Product LinE Approaches in Software Engineering - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.17-20</w:t>
+              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695401v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Connecting your Mobile Shopping Cart to the Internet-of-Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.236-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30823-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632269v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Evaluating Quality-Driven Self-Adaptive Software Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norha Villegas</w:t>
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hausi Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tamura</w:t>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578337v1</w:t>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">A Framework for Evaluating Quality-Driven Self-Adaptive Software Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausi Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGSOFT / IEEE TCSE, May 2011, Honolulu, Hawaii, United States. pp.80-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1988008.1988020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614969v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00578337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Macchiato : vers un système de panier unique pour le e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">Journée Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,77 +4242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,51 +4484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Tier Approach for Composition of Real-Time Embedded Software Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,235 +4694,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00470160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
+              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508988v1</w:t>
+                <w:t xml:space="preserve">inria-00482578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Complex Event Processing for Dynamic Business Process Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Creating Context-Adaptive Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2010 - 7th IEEE 2010 International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, Florida, United States. pp.466-473, </w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.228-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2010.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17358-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482578v1</w:t>
+                <w:t xml:space="preserve">inria-00508988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based Composition of Software Architectures</w:t>
               </w:r>
@@ -5025,64 +5025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract-Aware Reconfiguration of Component Architectures Using E-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estéban Duguepéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5349,51 +5349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Framework to Design and Debug Safe Component-Based Autonomic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5452,64 +5452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Event Processing for Context-Adaptive Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,77 +5547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Traceability Service to Facilitate RFID Adoption in the Retail Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,1987 +5649,1987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00321598v1</w:t>
+                <w:t xml:space="preserve">inria-00289953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Adaptation of Ubiquitous Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Context-aware Adaptation Mechanisms for Pervasive and Ubiquitous Services (CAMPUS 08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munich, Germany. pp.393--396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2008.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00289953v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SCA-Based Middleware Platform for Mobile Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00311807v1</w:t>
+                <w:t xml:space="preserve">inria-00287856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation Framework Validation using Domain Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Noguera</w:t>
+                <w:t xml:space="preserve">Foutse Khomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.48-62</w:t>
+              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00287856v1</w:t>
+                <w:t xml:space="preserve">hal-00669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique d'algorithmes de détection des défauts de conception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foutse Khomb</w:t>
+                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the French Conference on Langages et Modèles à Objets (LMO'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.371-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669786v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework for Statically and Dynamically Checking Component Interactions</w:t>
+                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 11th International Conference on Model-Driven Engineering Languages and Systems (MODELS 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_27⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe (TH), Germany. pp.152-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87879-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00311584v1</w:t>
+                <w:t xml:space="preserve">inria-00284514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Specification and Static Analyses of Contractual Application Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on the Quality of Software-Architectures (QoSA 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87879-7_10⟩</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00284514v1</w:t>
+                <w:t xml:space="preserve">inria-00270172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Analysis to Specify Design Defects and Generate Detection Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Moha</w:t>
+                <w:t xml:space="preserve">A Framework for Bridging the Gap Between Design and Runtime Debugging of Component-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Sriplakich Prawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Models@runtime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00270172v1</w:t>
+                <w:t xml:space="preserve">inria-00321598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Namur, Belgium, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180293v1</w:t>
+                <w:t xml:space="preserve">inria-00477556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de propriétés temporelles dans des applications à base de composants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième Anniversaire de la Conférence Francophone sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Namur, Belgium, Belgique</w:t>
+              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00477556v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00155086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AProSec: an Aspect for Programming Secure Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Dependability Conference (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.1026-1033</w:t>
+              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00155086v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the Results of the Detection of Design Defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
+                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Roover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECOOP workshop on Object-Oriented Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847630v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00160655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Similarity Matching using Concrete Source Code Templates in Logic Queries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo d'Hondt</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 ACM SIGPLAN Workshop on Partial Evaluation and Program Manipulation (PEPM07 - co-located with POPL07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Software Architecture (ECSA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aranjuez (Madrid), Spain. pp.76--91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75132-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00160655v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">A Component Model Engineered with Components and Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vasteras, Sweden. pp.139-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00323740v1</w:t>
+                <w:t xml:space="preserve">inria-00126350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model Engineered with Components and Aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vasteras, Sweden. pp.139-153</w:t>
+              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00126350v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00204118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe Aspect-Oriented Programming Support for Component-Oriented Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
+                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2006 - 11th International Workshop on Component-Oriented Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00204118v1</w:t>
+                <w:t xml:space="preserve">inria-00512553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Driven Engineering to generate QoS Monitors from a formal specification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Aquserm 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hong Kong, China, China</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00512553v1</w:t>
+                <w:t xml:space="preserve">inria-00126352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Developing Component-Based and Aspect-Oriented Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Integrating New Functionnalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Software Composition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria, Austria. pp.259-274</w:t>
+              <w:t xml:space="preserve">2nd International ECOOP Workshop on Architecture-Centric Evolution (ACE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126352v1</w:t>
+                <w:t xml:space="preserve">inria-00323740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompAr: Ensuring Safe Around Advice Composition</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOOD'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Athens, Greece. pp.163-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7732,51 +7732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la séparation et la traçabilité des préoccupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,90 +7827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Level Framework for Adapting Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension de Fractal pour l'AOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Francophone sur le développement de logiciels par aspects (JFDLPA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UML Notation for Aspect-Oriented Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,1785 +8300,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
+                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Kyoto, Japan. pp.1-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45429-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124645v1</w:t>
+                <w:t xml:space="preserve">hal-01572035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: A Flexible Solution for Aspect-Oriented Programming in Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection 2001 - 3rd International Conference on Metalevel Architectures and Separation of Crosscutting Concerns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01572035v1</w:t>
+                <w:t xml:space="preserve">hal-01124567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Membership : A New Model for Mobile Reliable Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boichat</w:t>
+                <w:t xml:space="preserve">Dynamic Wrappers : Handling the Composition Issue with JAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS</w:t>
+              <w:t xml:space="preserve">TOOLS-USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124567v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wrappers : Handling the Composition Issue with JAC</w:t>
+                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS-USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Santa Barbara, CA, United States. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2001.941659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124644v1</w:t>
+                <w:t xml:space="preserve">hal-01572041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wrappers: Handling the Composition Issue with JAC</w:t>
+                <w:t xml:space="preserve">JAC : A Flexible and Efficient Framework for AOP in Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2001 - 39th International Conference and Exhibition Technology of Object-Oriented Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOOLS.2001.941659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572041v1</w:t>
+                <w:t xml:space="preserve">hal-01124645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
+              <w:t xml:space="preserve">TOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124574v1</w:t>
+                <w:t xml:space="preserve">hal-01124559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
+                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Martelli</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Mont Saint-Michel, France. pp.276-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOOLS.2000.848768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124560v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-operative Abstract Data Type: A Stack Exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCKBSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspect Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
+              <w:t xml:space="preserve">NOTERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124559v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Separation of Concerns with Aspects Components</w:t>
+                <w:t xml:space="preserve">A Language for Groups of Distributed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000 - 33rd International Conference on Technology of Object-Oriented Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOOLS.2000.848768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573540v1</w:t>
+                <w:t xml:space="preserve">hal-01124560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typage pour des composants coopératifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AD-TOS : Séparation des aspects pour la programmation répartie orientée objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE</w:t>
+              <w:t xml:space="preserve">Séminaire Systèmes Distribués et Connaisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124562v1</w:t>
+                <w:t xml:space="preserve">hal-01124574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124556v1</w:t>
+                <w:t xml:space="preserve">hal-01124557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Seinturier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
+              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124557v1</w:t>
+                <w:t xml:space="preserve">hal-01574371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflective Observation of CORBA Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IASTED International Conference on Parallel and Distributed Applications and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Cambridge, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574371v1</w:t>
+                <w:t xml:space="preserve">hal-01124555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic aspect weaver with a reflective programming language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+                <w:t xml:space="preserve">Cooperative Abstract Data Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection</w:t>
+              <w:t xml:space="preserve">WADT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124555v1</w:t>
+                <w:t xml:space="preserve">hal-01124564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Abstract Data Types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WADT</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124564v1</w:t>
+                <w:t xml:space="preserve">hal-01124558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of CORBA/Java Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable Broadcast and Multicast Tolerant to Partitions,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Jeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
+              <w:t xml:space="preserve">PDCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124558v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reflective Implementation of a Distributed Programming Model</w:t>
               </w:r>
@@ -10090,77 +10090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Reflective Object-Oriented Programming and Systems at ECOOP '98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.384-385, </w:t>
@@ -10249,51 +10249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Research Seminar on Advances in Distributed Systems (ERSADS '97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Zinal, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10318,51 +10318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Object Protocol for Distributed OO Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,77 +10651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Antipatterns in Android Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,408 +10750,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256654v1</w:t>
+                <w:t xml:space="preserve">hal-01075938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Extraction of Bug Fix Pattern Occurrences using Abstract Syntax Tree Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Martinez</w:t>
+                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] hal-01075938, Inria. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075938v1</w:t>
+                <w:t xml:space="preserve">hal-00946922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Constraints in Cardinality-Based Feature Models: The Cloud Environment Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8478, INRIA. 2014, pp.25</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946922v2</w:t>
+                <w:t xml:space="preserve">hal-01087316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d’architecture pour une optimisation de la configuration d’applications entre le Digital Home et le Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de prospective sur l'interopérabilité dans le monde du Cloud et du SaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Livrable L4, Orange - France Télécom. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087316v1</w:t>
+                <w:t xml:space="preserve">hal-01256654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour une optimisation de la consommation d’énergie</w:t>
               </w:r>
@@ -11163,64 +11163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L3, Orange - France Télécom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11242,77 +11242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11377,64 +11377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’architecture logicielle pour le Digital Home Infrastructure - Recommandation d’architecture modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable L2, Orange - France Télécom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11495,51 +11495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11574,64 +11574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de traçabilité/persistance - Spécifications fonctionnelles et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11666,51 +11666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC Milestone 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11771,77 +11771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types, classes et objets coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Champagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Enselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11876,51 +11876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: a Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,368 +12076,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
+                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPARCH 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01029994v1</w:t>
+                <w:t xml:space="preserve">hal-01110253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA component approach for the development of railway safety-­critical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSOFT CompArch 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110253v1</w:t>
+                <w:t xml:space="preserve">hal-01012015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Evolution Multi-View : From the Smart Home to the Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Tahri</w:t>
+                <w:t xml:space="preserve">Detection of Anti-patterns in Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pulou</w:t>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6es Journées Nationales du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPARCH 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012015v1</w:t>
+                <w:t xml:space="preserve">hal-01029994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et Répartir ses Applications Mobiles avec Macchiato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12475,77 +12475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Défaillance lié à la Sûreté pour des Applications Ferroviaires Critiques - Développement à Base de Composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR GPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12564,286 +12564,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir son Nuage à l'Aide des Modèles de Caractéristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Un processus de développement pour contrôler l'évolution des processus métiers en termes de QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-GPL-CIEL</w:t>
+              <w:t xml:space="preserve">GDR-GPL 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713080v1</w:t>
+                <w:t xml:space="preserve">hal-00711412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus de développement pour contrôler l'évolution des processus métiers en termes de QoS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Choisir son Nuage à l'Aide des Modèles de Caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-GPL 12</w:t>
+              <w:t xml:space="preserve">GDR-GPL-CIEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711412v1</w:t>
+                <w:t xml:space="preserve">hal-00713080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction de la consommation d'énergie dans les environnements domestiques répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Druilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13134,51 +13134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON: a platform for selecting and configuring cloud environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13225,51 +13225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,64 +13342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Contract Preservation through Dynamic Reconfiguration: A Formal Semantics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPucine: Context-Aware Service-Oriented Product Line for Mobile Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,77 +13887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Domain Analysis to the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14008,90 +14008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOR: A Method for the Specification and Detection of Code and Design Smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, X-Country = US, X-Editorial-Board = yes, X-International-Audience = yes, X-Language = EN, X-Pays (1), pp.20--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14116,90 +14116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based and Aspect-Oriented Model for Software Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1-2), pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14227,390 +14227,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00269895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (1), pp.117-145</w:t>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00155088v1</w:t>
+                <w:t xml:space="preserve">inria-00202894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aspect Programming to Secure Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Waignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3/4), pp.367--391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021884300700169X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202894v1</w:t>
+                <w:t xml:space="preserve">inria-00180533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIESTA : A Generic Framework for Integrating New Functionalities into Software Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+                <w:t xml:space="preserve">Une aide à la réalisation des évolutions logicielles grâce aux modèles de traçabilité des fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.117-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021884300700169X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00180533v1</w:t>
+                <w:t xml:space="preserve">inria-00155088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC: An Aspect-Based Distributed Dynamic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14726,51 +14726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14847,64 +14847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (3), pp.39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15059,51 +15059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAC : un framework pour la programmation orientée aspect en Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Distributed Computations: A Reflective Approach for CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel and Distributed Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (1), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15271,51 +15271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15366,51 +15366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating Systems Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (4), pp.56-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15470,624 +15470,1335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00489478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 23rd International Systems and Software Product Line Conference - Volume B (SPLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cetina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Rabiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPLC 2019 - Proceedings of the 23rd International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B, Association for Computing Machinery, 2019, 978-1-4503-6668-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3307630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 13th European Conference on Software Architecture, {ECSA} 2019, Companion Proceedings (Proceedings Volume 2),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaela Mirandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Maria Navarro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSA '19 - Proceedings of the 13th European Conference on Software Architecture - Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. ACM Press, 2019, 978-1-4503-7142-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3344948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPLC '19: Proceedings of the 23rd International Systems and Software Product Line Conference - Volume A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fogdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companion Proceedings 11th European Conference on Software Architecture (ECSA 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério de Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaela Mirandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSA '17: Proceedings of the 11th European Conference on Software Architecture: Companion Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. , 2p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des Septièmes journées nationales du GDR Génie de la Programmation et du Logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7eme journées du GDR Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 2èmes journées sur l’Ingénierie Dirigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Duchien; Cedric Dumoulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées sur l’Ingénierie Dirigée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France. 2006, 978-2-7261-1290-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13th European Conference on Software Architecture, {ECSA} 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Inverardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomas Bures; Laurence Duchien; Paola Inverardi. Springer, 11681, 2019, Lecture Notes in Computer Science, 978-3-030-29982-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29983-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Catherine Dubois; Laurence Duchien; Nicole Levy. Conservatoire National des Arts et Métiers, pp.239, 2014</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055907v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes des Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurence Duchien and Jean-Louis Giavitto. Technique et Science Informatiques, 33, pp.4, 2014, 3</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dubois; Laurence Duchien; Nicole Levy. Conservatoire National des Arts et Métiers, pp.239, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055909v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Duchien. GDR GPL, pp.218, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 4èmes journées du GDR Génie de la Programmation et du Logiciel, Rennes, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Barais, Laurence Duchien. Université de Rennes, pp.256, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques et science informatique. TSI - Hermès Science - Lavoisier, 29:4-5, pp.2, 2010, 978-2-7462-2972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00512758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des deuxièmes journées nationales du Groupement de Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16095,768 +16806,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Pau. Université de Pau et des Pays de l'Adour, pp.230, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00512764v1</w:t>
-              </w:r>
-[...709 lines deleted...]
-                <w:t xml:space="preserve">hal-01136454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16874,77 +16874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal QoS Ontology for ERTMS/ETCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sango</w:t>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17206,51 +17206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la fiabilité des logiciels à évoluer : un canevas pour le développement incrémental et itératif de logiciels à composants et orientés service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Waignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17292,103 +17292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMICO: A Reference Model for Governing Control Objectives and Context Relevance in Self-Adaptive Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norha Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norha Villegas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rogerio de Lemos and Holger Giese and Hausi Müller and Mary Shaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7475, Springer, pp.265-293, 2012, LNCS</w:t>
@@ -17417,77 +17417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des plates-formes intergicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopisteguy, Philippe and Rieu, Dominique and Roose, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation dans tous ses état</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.161-192, 2012, 978-2-36493-029-2</w:t>
@@ -17555,51 +17555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pessemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17645,64 +17645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17751,281 +17751,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00371226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
+                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martelli</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
+              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00489501v1</w:t>
+                <w:t xml:space="preserve">hal-01125007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
+                <w:t xml:space="preserve">Aspect-Oriented Software Development with Java Aspect Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Florin</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehmet Aksit; Siobhan Clarke; Tzilla Elrad; Robert E Filman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC: a framework for separation of concerns and distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Addison-Wesley, pp.343-369, 2004, 0-321-21976-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125007v1</w:t>
+                <w:t xml:space="preserve">inria-00489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete communication abstractions of the next 701 distributed object systems</w:t>
               </w:r>
@@ -18164,51 +18164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALOON, a Platform for Selecting and Configuring Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18415,51 +18415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Farhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abou Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Constantinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312606v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sango" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tahri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hecht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benomar Omar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Valdez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Villotta Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norha Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESOCA.2014.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pleuss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Botterweck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Druilhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stoicescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haussi Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2013.54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gamez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Charlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitprez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30823-9_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hausi M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988008.1988020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Servat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2010.48" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17358-5_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Waignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Duguep&#233;roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02351-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVK4PDD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ellart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2008.17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Khomb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriplakich Prawee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_27" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WCHBQGT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87879-7_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PT8GDGQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_20" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Roover" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo d'Hondt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75132-8_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSFRWQWL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11494881_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Florin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seinturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45429-2_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TGZ955SV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2001.941659" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.848768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enselme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49255-0_113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V0MWQWL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergdolt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1997.654738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085278v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946922v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01029994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713080v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2020.110882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gr&#252;nbacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#252;m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-021-09964-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.12.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2008.017722" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021884300700169X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.605" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.3.39-59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.8.4.145-168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506106.506114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386175v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cetina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Rabiser" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koziolek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Mirandola" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maria Navarro Martinez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fogdal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583947v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Lemos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378494v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Inverardi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29983-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055909v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055907v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820553v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713033v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124570v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911845v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713315v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125007v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>