--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -316,295 +316,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
+                <w:t xml:space="preserve">Decoding sustainable food choices for French consumers: product sustainability attributes prevail over a food category shift. Evidence from a choice intention task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.100998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2026.100998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394400v1</w:t>
+                <w:t xml:space="preserve">hal-05560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 499, pp.147336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867880v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
               </w:r>
@@ -616,4897 +612,5031 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable diets: Links between knowledge, motivations and eating practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (e99), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.nutrition.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alary Justine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Husson</w:t>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053678v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed foods are of poor nutritional quality in French consumers' representations; a categorization study of images of food products without information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alary Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Youssef</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.105609. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099587v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“If I say sustainable diet”: What are French consumers’ social representations ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ultra-processed foods are of poor nutritional quality in French consumers' representations; a categorization study of images of food products without information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119, pp.105224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105224⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 133, pp.105609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593107v1</w:t>
+                <w:t xml:space="preserve">hal-05099587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+                <w:t xml:space="preserve">“If I say sustainable diet”: What are French consumers’ social representations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.105224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034685v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Yparraguirre,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253662v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">De Yparraguirre,</w:t>
+                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095363v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Afram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Dubot</w:t>
+                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117034v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525978v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fize</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210914v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299093v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26206254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionality in Australian Pinot noir wines: A study on the use of NMR and ICP-MS on commercial wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Duley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Werwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Spartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 340, pp.127906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859822v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466732v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the newly identified impurity profiles in methamphetamine seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Onoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Toyi Banyika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protibha Nath Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J. Makangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International: Synergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.194-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsisyn.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation sensorielle au service d’une nouvelle offre de verres à vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schvartz</w:t>
+                <w:t xml:space="preserve">Baptiste Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Daoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173332v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanese Population Exposure to Trace Elements via White Bread Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Lebbos</w:t>
+                <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Daou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Afram</w:t>
+                <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8110574⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380322v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMS to study a common cocaine cutting agent: phenacetin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lebanese Population Exposure to Trace Elements via White Bread Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette R. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ladroue</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Afram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.2137⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8110574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520049v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of cannabis potency in France over a 25 years period (1992–2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRMS to study a common cocaine cutting agent: phenacetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381089v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a validation strategy means for the quantitation of cocaine and heroin?</w:t>
+                <w:t xml:space="preserve">A study of cannabis potency in France over a 25 years period (1992–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 251, pp.32-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 272, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044756v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What a validation strategy means for the quantitation of cocaine and heroin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bovens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 234, pp.174-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 251, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023192v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis – Part III: Sampling plans and sample preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 241, pp.212-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis of cannabis volatile constituents: identification of 5,5-dimethyl-1-vinylbicyclo[2.1.1]hexane as a volatile marker of hashish, the resin of Cannabis sativa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baldovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1370, pp.200-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis « bio » ou cannabinoïdes de synthèse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 234, pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025382v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des couleurs et investigations préliminaires en police scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 378-379, pp.52-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du juste dosage : statistique appliquée à l'analyse de la cocaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (3), pp.193-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis. Part I: Heterogeneity study of illicit drugs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 231 (1-3), pp.249-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police scientifique fait des statistiques</w:t>
+                <w:t xml:space="preserve">Cannabis « bio » ou cannabinoïdes de synthèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 974, pp.39-49</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378-379, pp.106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023229v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’héroïne saisie en France. Données statistiques issues de la base nationale des laboratoires de police scientifique</w:t>
+                <w:t xml:space="preserve">La police scientifique fait des statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 974, pp.39-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025781v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cocaïne saisie en France : Exploitation des données statistiques nationales</w:t>
+                <w:t xml:space="preserve">L’héroïne saisie en France. Données statistiques issues de la base nationale des laboratoires de police scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ladroue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68 (2), pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025415v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage des impuretés de l'amphétamine</w:t>
+                <w:t xml:space="preserve">La cocaïne saisie en France : Exploitation des données statistiques nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ladroue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342-343, pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage des impuretés de l'amphétamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342-343, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5516,1817 +5646,1817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix alimentaires durables : comment cela se traduit-il dans le panier du consommateur.rices ? Utilisation d'une tâche d'intention de choix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR CSGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411616v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une intervention ciblant les apports protéiques et caloriques combinée ou non à des séances de renforcement musculaire sur le statut nutritionnel de personnes âgées vivant à domicile : étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beckwee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Choix alimentaires durables : comment cela se traduit-il dans le panier du consommateur.rices ? Utilisation d'une tâche d'intention de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR CSGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410758v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable diets: Are food choice criteria aligned with the representations of French people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd edition of International Congress of Nutrition of International Union of Nutritional Sciences (IUNS-ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, international Union of Nutritional Sciences IUNS; French Nutrition society SFN; The French federation of nutrition FFN; Federation of european nutrition societies FENS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What social representations do French consumers have of sustainable diets? Segmentation by level of education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668701v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Chene</w:t>
+                <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979189v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">What social representations do French consumers have of sustainable diets? Segmentation by level of education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492746v3</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation durable : Liens entre connaissances, motivations et pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je vous dis alimentation durable » : qu’y a-t-il dans l’esprit des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. pp.JFN-00248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De-Yparraguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologne, Italy. pp.351-358, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179762v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788363v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7336,658 +7466,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gallarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible soft matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je vous dis alimentation durable » : qu’y a-t-il dans l’esprit des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
+                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251650v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
+                <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251633v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines on sampling of illicit drugs for quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Nagy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7997,271 +8127,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput field phenotyping (HTFP) of wheat and weed cover in field experiments using RGB images: assessment of crop-weed competition with a simple ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision agriculture ’21. WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John V. Stafford, pp.225 - 232, 2021, Proceedings "13th European Conference on Precision Agriculture ECPA2021". Budapest, Hongrie, 19-22 Juillet 2021, 978-90-8686-363-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une carrière en dehors de la Suisse avec une formation de forensicien de l'Université de Lausanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Crispino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bruenisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Buzzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science forensique. Le futur d’une discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques universitaires romandes, 2015, 978-2889151004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8271,105 +8401,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du profilage physico-chimique des stupéfiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Bourgogne (UB), Dijon, FRA.; Ecole Doctorale CARNOT-PASTEUR, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03916287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8437,51 +8567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CCEC9F8"/>
+    <w:nsid w:val="59E676C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8668,51 +8798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100998" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>