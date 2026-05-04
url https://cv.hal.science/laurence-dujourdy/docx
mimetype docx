--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -580,512 +580,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
+                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217562v1</w:t>
+                <w:t xml:space="preserve">hal-04867880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Sustainable diets: Links between knowledge, motivations and eating practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e99), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.nutrition.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166644v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable diets: Links between knowledge, motivations and eating practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.nutrition.100003⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307385v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867880v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
               </w:r>
@@ -1433,685 +1433,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Yparraguirre,</w:t>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095363v1</w:t>
+                <w:t xml:space="preserve">hal-04253662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+                <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098103v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Afram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15112608⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117034v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337034v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Yparraguirre,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253662v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
               </w:r>
@@ -2208,382 +2208,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394363v1</w:t>
+                <w:t xml:space="preserve">hal-03525978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98, pp.104510. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525978v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
               </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
@@ -2716,51 +2716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2941,90 +2941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,295 +3069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
+                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Modugno</w:t>
+                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466732v1</w:t>
+                <w:t xml:space="preserve">hal-02859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
+                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859822v1</w:t>
+                <w:t xml:space="preserve">hal-02466732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the newly identified impurity profiles in methamphetamine seizures</w:t>
               </w:r>
@@ -3601,265 +3601,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sensorielle au service d’une nouvelle offre de verres à vin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schvartz</w:t>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Larbre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021435v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation sensorielle au service d’une nouvelle offre de verres à vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+                <w:t xml:space="preserve">Antoine Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Baptiste Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+                <w:t xml:space="preserve">hal-03021435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
@@ -3979,51 +3979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanese Population Exposure to Trace Elements via White Bread Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette R. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Afram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.574. </w:t>
@@ -4432,157 +4432,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis – Part III: Sampling plans and sample preparations</w:t>
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bovens</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 241, pp.212-219. </w:t>
+              <w:t xml:space="preserve">, 2014, 234, pp.174-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2014.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023184v1</w:t>
+                <w:t xml:space="preserve">hal-03023192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis of cannabis volatile constituents: identification of 5,5-dimethyl-1-vinylbicyclo[2.1.1]hexane as a volatile marker of hashish, the resin of Cannabis sativa L.</w:t>
               </w:r>
@@ -4692,425 +4692,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis – Part III: Sampling plans and sample preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Nagy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 234, pp.174-180. </w:t>
+              <w:t xml:space="preserve">, 2014, 241, pp.212-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023192v1</w:t>
+                <w:t xml:space="preserve">hal-03023184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des couleurs et investigations préliminaires en police scientifique</w:t>
+                <w:t xml:space="preserve">A la recherche du juste dosage : statistique appliquée à l'analyse de la cocaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Santin</w:t>
+                <w:t xml:space="preserve">C. Charvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soto</w:t>
+                <w:t xml:space="preserve">M. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024806v1</w:t>
+                <w:t xml:space="preserve">hal-02168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du juste dosage : statistique appliquée à l'analyse de la cocaïne</w:t>
+                <w:t xml:space="preserve">Chimie des couleurs et investigations préliminaires en police scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+                <w:t xml:space="preserve">Bénédicte Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378-379, pp.52-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168109v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis. Part I: Heterogeneity study of illicit drugs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis « bio » ou cannabinoïdes de synthèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 378-379, pp.106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 974, pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
+                <w:t xml:space="preserve">Choix alimentaires durables : comment cela se traduit-il dans le panier du consommateur.rices ? Utilisation d'une tâche d'intention de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
@@ -5712,90 +5712,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'UMR CSGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410758v1</w:t>
+                <w:t xml:space="preserve">hal-05411616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une intervention ciblant les apports protéiques et caloriques combinée ou non à des séances de renforcement musculaire sur le statut nutritionnel de personnes âgées vivant à domicile : étude contrôlée randomisée</w:t>
               </w:r>
@@ -5900,51 +5900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix alimentaires durables : comment cela se traduit-il dans le panier du consommateur.rices ? Utilisation d'une tâche d'intention de choix</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
@@ -5958,90 +5958,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'UMR CSGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411616v1</w:t>
+                <w:t xml:space="preserve">hal-05410758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable diets: Are food choice criteria aligned with the representations of French people?</w:t>
               </w:r>
@@ -6079,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd edition of International Congress of Nutrition of International Union of Nutritional Sciences (IUNS-ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, international Union of Nutritional Sciences IUNS; French Nutrition society SFN; The French federation of nutrition FFN; Federation of european nutrition societies FENS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,217 +6142,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What social representations do French consumers have of sustainable diets? Segmentation by level of education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979189v1</w:t>
+                <w:t xml:space="preserve">hal-04668701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6380,178 +6367,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What social representations do French consumers have of sustainable diets? Segmentation by level of education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668701v1</w:t>
+                <w:t xml:space="preserve">hal-04979189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation durable : Liens entre connaissances, motivations et pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,90 +6602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. pp.JFN-00248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6818,51 +6818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,277 +6942,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788363v1</w:t>
+                <w:t xml:space="preserve">hal-03179762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179762v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
@@ -7323,103 +7323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7713,90 +7713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7838,90 +7838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7995,77 +7995,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines on sampling of illicit drugs for quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput field phenotyping (HTFP) of wheat and weed cover in field experiments using RGB images: assessment of crop-weed competition with a simple ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,51 +8567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E676C2"/>
+    <w:nsid w:val="52D1FB57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8798,51 +8798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100998" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100998" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>