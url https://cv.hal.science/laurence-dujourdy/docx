--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -199,274 +199,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration DeepLabv3+ applied to RGB images and vegetation indices for nitrogen status in cereal–legume intercropping system</w:t>
+                <w:t xml:space="preserve">Decoding sustainable food choices for French consumers: product sustainability attributes prevail over a food category shift. Evidence from a choice intention task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexing Yao</w:t>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101752⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.100998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2026.100998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453653v1</w:t>
+                <w:t xml:space="preserve">hal-05560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding sustainable food choices for French consumers: product sustainability attributes prevail over a food category shift. Evidence from a choice intention task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration DeepLabv3+ applied to RGB images and vegetation indices for nitrogen status in cereal–legume intercropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Chene</w:t>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, pp.100998. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.101752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2026.100998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560466v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t>
               </w:r>
@@ -491,51 +491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -580,512 +580,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
+                <w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867880v1</w:t>
+                <w:t xml:space="preserve">hal-05166644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable diets: Links between knowledge, motivations and eating practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.nutrition.100003⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307385v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling consumer perceptions regarding plant-based food processing and formulation: Insights from a French study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+                <w:t xml:space="preserve">Sustainable diets: Links between knowledge, motivations and eating practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105654⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e99), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.nutrition.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217562v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+                <w:t xml:space="preserve">Gilles Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Roxin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166644v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
               </w:r>
@@ -1218,77 +1218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-processed foods are of poor nutritional quality in French consumers' representations; a categorization study of images of food products without information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.105609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,90 +1322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“If I say sustainable diet”: What are French consumers’ social representations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.105224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,239 +1433,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253662v1</w:t>
+                <w:t xml:space="preserve">hal-04034685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Attitudes toward Pulses: Measuring the Implicit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.2608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,438 +1814,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">De Yparraguirre,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098103v1</w:t>
+                <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Yparraguirre,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095363v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034685v1</w:t>
+                <w:t xml:space="preserve">hal-04253662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“You look at it, but will you choose it”: Is there a link between the foods consumers look at and what they ultimately choose in a virtual supermarket?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,248 +2342,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821889v1</w:t>
+                <w:t xml:space="preserve">hal-03394363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Victor Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394363v1</w:t>
+                <w:t xml:space="preserve">hal-03821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
               </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
@@ -2697,1169 +2697,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26206254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395345v1</w:t>
+                <w:t xml:space="preserve">hal-03299093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionality in Australian Pinot noir wines: A study on the use of NMR and ICP-MS on commercial wines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gavin Duley</w:t>
+                <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127906⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26206254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934860v1</w:t>
+                <w:t xml:space="preserve">hal-03395345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study combining eye-tracking and virtual reality: Are pulses good “eye-catchers” in virtual supermarket shelves?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+                <w:t xml:space="preserve">Regionality in Australian Pinot noir wines: A study on the use of NMR and ICP-MS on commercial wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Duley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Werwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Spartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 340, pp.127906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2021.655273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299093v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
+                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859822v1</w:t>
+                <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the newly identified impurity profiles in methamphetamine seizures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Toyi Banyika</w:t>
+                <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protibha Nath Banerjee</w:t>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J. Makangara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Synergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.194-205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsisyn.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021489v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
+                <w:t xml:space="preserve">A review of the newly identified impurity profiles in methamphetamine seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Isaac Onoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Toyi Banyika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protibha Nath Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Makangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
+              <w:t xml:space="preserve">Forensic Science International: Synergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.194-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsisyn.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016429v1</w:t>
+                <w:t xml:space="preserve">hal-03021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation sensorielle au service d’une nouvelle offre de verres à vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+                <w:t xml:space="preserve">Antoine Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Baptiste Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+                <w:t xml:space="preserve">hal-03021435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sensorielle au service d’une nouvelle offre de verres à vin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schvartz</w:t>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Larbre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021435v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
@@ -4432,841 +4432,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
+                <w:t xml:space="preserve">Multidimensional analysis of cannabis volatile constituents: identification of 5,5-dimethyl-1-vinylbicyclo[2.1.1]hexane as a volatile marker of hashish, the resin of Cannabis sativa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bovens</w:t>
+                <w:t xml:space="preserve">Marie Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Franc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1370, pp.200-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023192v1</w:t>
+                <w:t xml:space="preserve">hal-03023242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of cannabis volatile constituents: identification of 5,5-dimethyl-1-vinylbicyclo[2.1.1]hexane as a volatile marker of hashish, the resin of Cannabis sativa L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis – Part III: Sampling plans and sample preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Charvoz</w:t>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
+                <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1370, pp.200-215. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.212-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.10.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023242v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis – Part III: Sampling plans and sample preparations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis—Part II. Study of particle size and its influence on mass reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bovens</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 241, pp.212-219. </w:t>
+              <w:t xml:space="preserve">, 2014, 234, pp.174-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2014.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023184v1</w:t>
+                <w:t xml:space="preserve">hal-03023192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du juste dosage : statistique appliquée à l'analyse de la cocaïne</w:t>
+                <w:t xml:space="preserve">Cannabis « bio » ou cannabinoïdes de synthèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charvoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+                <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378-379, pp.106-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168109v1</w:t>
+                <w:t xml:space="preserve">hal-03025382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des couleurs et investigations préliminaires en police scientifique</w:t>
+                <w:t xml:space="preserve">A la recherche du juste dosage : statistique appliquée à l'analyse de la cocaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soto</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024806v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis. Part I: Heterogeneity study of illicit drugs in Europe</w:t>
+                <w:t xml:space="preserve">Chimie des couleurs et investigations préliminaires en police scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Nagy</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 378-379, pp.52-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023203v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis « bio » ou cannabinoïdes de synthèse ?</w:t>
+                <w:t xml:space="preserve">Sampling of illicit drugs for quantitative analysis. Part I: Heterogeneity study of illicit drugs in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soto</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Csesztregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025382v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police scientifique fait des statistiques</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 974, pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5660,103 +5660,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix alimentaires durables : comment cela se traduit-il dans le panier du consommateur.rices ? Utilisation d'une tâche d'intention de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'UMR CSGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,355 +5775,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une intervention ciblant les apports protéiques et caloriques combinée ou non à des séances de renforcement musculaire sur le statut nutritionnel de personnes âgées vivant à domicile : étude contrôlée randomisée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Beckwee</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436139v1</w:t>
+                <w:t xml:space="preserve">hal-05410758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales de l'alimentation durable chez les consommateur·rices et comment cela se traduit dans leurs intentions de choix alimentaires ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Impact d'une intervention ciblant les apports protéiques et caloriques combinée ou non à des séances de renforcement musculaire sur le statut nutritionnel de personnes âgées vivant à domicile : étude contrôlée randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beckwee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique sur les enjeux de l'alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire National des Alimentations Végétales (ONAV), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410758v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable diets: Are food choice criteria aligned with the representations of French people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd edition of International Congress of Nutrition of International Union of Nutritional Sciences (IUNS-ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, international Union of Nutritional Sciences IUNS; French Nutrition society SFN; The French federation of nutrition FFN; Federation of european nutrition societies FENS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,77 +6148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What social representations do French consumers have of sustainable diets? Segmentation by level of education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6250,321 +6250,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492746v3</w:t>
+                <w:t xml:space="preserve">hal-04979189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les critères impliqués dans des choix alimentaires durables dans l'esprit des consommateurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Chene</w:t>
+                <w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979189v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation durable : Liens entre connaissances, motivations et pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,90 +6602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,90 +6710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je vous dis alimentation durable » : qu’y a-t-il dans l’esprit des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. pp.JFN-00248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6818,103 +6818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De-Yparraguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologne, Italy. pp.351-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire en supermarché virtuel pour encourager les consommateurs à choisir des produits alimentaires à base de légumes secs : quel impact de scenarios et de nudges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,90 +7336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
@@ -7440,51 +7440,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7599,290 +7599,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si je vous dis alimentation durable » : qu’y a-t-il dans l’esprit des consommateurs ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implicit vs explicit food preference : a case study on plant-based food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338404v2</w:t>
+                <w:t xml:space="preserve">hal-05611364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Plant-based food processing and formulation, from the eyes of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">11th European Conference on Sensory and Consumer Research (Eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251633v1</w:t>
+                <w:t xml:space="preserve">hal-05611351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Si je vous dis alimentation durable » : qu’y a-t-il dans l’esprit des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338404v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluating nudging strategies towards pulses: how a virtual setting combining eye-tracking and explicit measures can help to understand consumer behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goisbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7927,197 +8018,322 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding consumer behavior and evaluating nudge strategies to increase food choice of pulses: how virtual reality combined with eye-tracking and explicit measures can help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goisbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines on sampling of illicit drugs for quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csesztregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8127,271 +8343,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput field phenotyping (HTFP) of wheat and weed cover in field experiments using RGB images: assessment of crop-weed competition with a simple ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision agriculture ’21. WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John V. Stafford, pp.225 - 232, 2021, Proceedings "13th European Conference on Precision Agriculture ECPA2021". Budapest, Hongrie, 19-22 Juillet 2021, 978-90-8686-363-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une carrière en dehors de la Suisse avec une formation de forensicien de l'Université de Lausanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Crispino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bruenisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Buzzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science forensique. Le futur d’une discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques universitaires romandes, 2015, 978-2889151004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8401,105 +8617,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du profilage physico-chimique des stupéfiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Bourgogne (UB), Dijon, FRA.; Ecole Doctorale CARNOT-PASTEUR, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03916287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8567,51 +8783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52D1FB57"/>
+    <w:nsid w:val="B5F8AFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8798,51 +9014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100998" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-dujourdy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8318-6979" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187778116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2026.100998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.nutrition.100003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099587v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goisbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03299093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.655273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Duley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Werwein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Spartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127906" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Onoka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toyi Banyika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protibha Nath Banerjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Makangara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsisyn.2020.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03021435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schvartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Larbre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besacier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2137" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023242v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.10.045" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csesztregi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bovens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Franc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nagy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2014.04.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.01.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Santin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2010.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05436139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clarys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beckwee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez Ruiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611364v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338404v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02381396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Crispino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bruenisholz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buzzini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03916287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>