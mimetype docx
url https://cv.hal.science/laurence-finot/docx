--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -157,3089 +157,3223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal changes of stem-like cells in colostrum and milk of dairy cows</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chanat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029925101222⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295319v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Longitudinal changes of stem-like cells in colostrum and milk of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (3), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029925101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746222v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Rault</w:t>
+                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cuffel</w:t>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581102v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland 3D cell culture systems in farm animals</w:t>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00947-5⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03256473v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic DNA PCR analysis to assess xenograft development in mouse mammary gland</w:t>
+                <w:t xml:space="preserve">Mammary gland 3D cell culture systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00947-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2144/btn-2019-0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467149v1</w:t>
+                <w:t xml:space="preserve">hal-03256473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell lineage changes during cow’s life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genomic DNA PCR analysis to assess xenograft development in mouse mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10911-019-09427-1⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (4), pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/btn-2019-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051588v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mammary epithelial cell lineage changes during cow’s life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-019-09427-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263857v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s52-s64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01916892v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.16194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+                <w:t xml:space="preserve">hal-01916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455886v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih Lung Fu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (6), pp.1682-1692. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01330-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454608v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Yart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih Lung Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (6), pp.1682-1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01330-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+                <w:t xml:space="preserve">hal-01454608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (1), pp.113-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004555v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5195⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841090v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of ovarian secretions before puberty strongly affects mammogenesis in the goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029912000106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.3794-3802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841091v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suppression of ovarian secretions before puberty strongly affects mammogenesis in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lacasse</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926557v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 95 (1), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729290v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference gene selection for quantitative real-time PCR normalization: Application in the caprine mammary gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00729325v1</w:t>
+                <w:t xml:space="preserve">hal-00729290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Reference gene selection for quantitative real-time PCR normalization: Application in the caprine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (1), pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660783v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lacasse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
+              <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730137v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ovariectomy in prebubertal goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60, pp.127-133</w:t>
+              <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662849v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of estrogen receptor-mediated transcriptional activation of responsive genes in vivo: apprehending transcription in four dimensions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of ovariectomy in prebubertal goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.127-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277827v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics of estrogen receptor-mediated transcriptional activation of responsive genes in vivo: apprehending transcription in four dimensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Advances in experimental medicine and biology - Vol 617, 617, pp.129-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-69080-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deoxyribonucleic acid methyl transferases 3a and 3b associate with the nuclear orphan receptor COUP-TFI during gene activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Barath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Z. Jurkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (9), pp.2085-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/me.2006-0490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3249,1884 +3383,1884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité Glande Mammaire Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des cellules souches présentes dans le colostrum et le lait des animaux de rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée STEM PHASE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le fonctionnement de la glande mammaire chez le bovin par le typage des cellules en microscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du réseau des microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of stem-like cells in colostrum and milk of farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International scientific meeting on colostrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Biology of Lactation in Farm Animals (Bolfa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early ovariectomy on caprine mammary gland parenchyma during prepuberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ovariectomy in prepubertal goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS) "Human and Animal Development: Regulatory Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ER-mediated Transcriptional Activation of Responsive Genes In vivo: Apprehending Transcription in Four Dimensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V th International Symposium on Hormonal Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5136,1836 +5270,1836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des anticorps recombinants en France : immunodétection de la kératine 14 et de l’occludine dans les épithéliums des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38eme congrès de l'AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des éléments cellulaires des sécrétions lactées transférables de la mère à la progéniture chez la vache, la chèvre et la truie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.68, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.69, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des cellules souches adultes et des cellules progénitrices dans le développement épithélial mammaire à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem-Phase. Première rencontre du réseau Phase sur les cellules souches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bron, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791174v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872292v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Lung Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alexeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. , 2015, Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mottin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210626v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Siroux</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210627v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6975,113 +7109,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two recombinant antibodies recognize (cyto)keratin 14 by immunofluorescence in farm animals (cow, goat and swine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60675/yfh3-8k03/sn20250923-8/short-notes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7091,114 +7225,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation du lignage épithélial dans la glande mammaire bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. Agrocampus Ouest, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NSARB319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02787476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7266,51 +7400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADE9A6AF"/>
+    <w:nsid w:val="C3D52489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7497,51 +7631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>