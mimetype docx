--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2720,398 +2720,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ovariectomy in prebubertal goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.E. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
+              <w:t xml:space="preserve">, 2009, 60, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660783v1</w:t>
+                <w:t xml:space="preserve">hal-02662849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lacasse</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Wiart-Letort</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
+              <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730137v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ovariectomy in prebubertal goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60, pp.127-133</w:t>
+              <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662849v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of estrogen receptor-mediated transcriptional activation of responsive genes in vivo: apprehending transcription in four dimensions.</w:t>
               </w:r>
@@ -4769,90 +4769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS) "Human and Animal Development: Regulatory Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des anticorps recombinants en France : immunodétection de la kératine 14 et de l’occludine dans les épithéliums des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,51 +6720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two recombinant antibodies recognize (cyto)keratin 14 by immunofluorescence in farm animals (cow, goat and swine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7400,51 +7400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3D52489"/>
+    <w:nsid w:val="27A35532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7631,51 +7631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>