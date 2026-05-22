--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -442,291 +442,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.275-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746222v1</w:t>
+                <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rault</w:t>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cuffel</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.275-291. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581102v1</w:t>
+                <w:t xml:space="preserve">hal-04746222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland 3D cell culture systems in farm animals</w:t>
               </w:r>
@@ -820,51 +820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic DNA PCR analysis to assess xenograft development in mouse mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,291 +1294,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
+                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dufreneix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+                <w:t xml:space="preserve">hal-01455886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455886v1</w:t>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t>
               </w:r>
@@ -1692,454 +1692,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Yart</w:t>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210411v1</w:t>
+                <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of ovarian secretions before puberty strongly affects mammogenesis in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,64 +3829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,51 +4049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,103 +4299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
@@ -4418,320 +4418,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Barbey</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841080v1</w:t>
+                <w:t xml:space="preserve">hal-02803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803816v1</w:t>
+                <w:t xml:space="preserve">hal-00841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early ovariectomy on caprine mammary gland parenchyma during prepuberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,77 +5504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,77 +5629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des cellules souches adultes et des cellules progénitrices dans le développement épithélial mammaire à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5735,674 +5735,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
+                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736191v1</w:t>
+                <w:t xml:space="preserve">hal-01872292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
+                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872292v1</w:t>
+                <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
+                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791174v1</w:t>
+                <w:t xml:space="preserve">hal-02736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742866v1</w:t>
+                <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01389063v1</w:t>
+                <w:t xml:space="preserve">hal-02742866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6608,77 +6608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6746,64 +6746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6845,90 +6845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27A35532"/>
+    <w:nsid w:val="4437A4E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7631,51 +7631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-finot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9680-7276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69080-3_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Z. Jurkowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2006-0490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05124281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/yfh3-8k03/sn20250923-8/short-notes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02787476v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSARB319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>