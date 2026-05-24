--- v0 (2026-04-30)
+++ v1 (2026-05-24)
@@ -1123,84 +1123,209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The MISTRALS programme data portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Belmahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Brosolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-7285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A user friendly distributed database for the African Monsoon Multidisciplinary Analyses Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1252,437 +1377,562 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Management Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RBV metadata catalog</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">The AMMA information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cloché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.EGU2015-6906-1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571511v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RBV metadata catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The RBV metadata catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1692,154 +1942,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espérance de vie humaine va-t-elle continuer à augmenter ? Pour qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Meslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Väisänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172-178, 2024, Les Impromptus du LPED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1849,104 +2099,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi longitudinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,395 +2206,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel enquêteur outil de collecte OpenHDS - Observatoire de Niakhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Mama Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille Univ, IRD, Marseille, France, Dakar, Sénégal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05502672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation démographique et sanitaire dans l’observatoire de Mlomp (Sénégal) : 1985-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Amenuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Niokhor Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Population-Environnement-Développement (LPED) - Aix-Marseille Université - IRD. 2022, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation démographique et sanitaire dans l'Observatoire de Bandafassi : 1970-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amenuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Niokhor Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 106 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2354,114 +2604,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibres multiples de la circulation thermohaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océanographie. Université Paul Sabatier - Toulouse III, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02014914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2608,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kazanga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanhoutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2547493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cloch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097006678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02014914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kazanga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanhoutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2547493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cloch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097006678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Belmahfoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02864216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02014914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>