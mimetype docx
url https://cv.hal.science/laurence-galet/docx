--- v0 (2026-03-21)
+++ v1 (2026-04-22)
@@ -1454,295 +1454,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquids' atomization with two different nozzles: Modeling of the effects of some processing and formulation conditions by dimensional analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food powders: Surface and form characterization revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galet</w:t>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (1-2), pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267971v1</w:t>
+                <w:t xml:space="preserve">hal-01268290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food powders: Surface and form characterization revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gaiani</w:t>
+                <w:t xml:space="preserve">Liquids' atomization with two different nozzles: Modeling of the effects of some processing and formulation conditions by dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Barkouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (1-2), pp.1 - 21. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268290v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of operating conditions on dry particle coating in a high shear mixer</w:t>
               </w:r>
@@ -1973,277 +1973,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Coating of Talc Particles: Effect of Material and Process Modifications on Their Wettability and Dispersibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+                <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12239⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593330v1</w:t>
+                <w:t xml:space="preserve">hal-01506074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry Coating of Talc Particles: Effect of Material and Process Modifications on Their Wettability and Dispersibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gaiani</w:t>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.12239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506074v1</w:t>
+                <w:t xml:space="preserve">hal-01593330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy dry coating mixing: Elements on velocities, temperatures and melting</w:t>
               </w:r>
@@ -2660,291 +2660,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mean interaction forces between powder particles. Application to silica gel-magnesium stearate mixtures.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina (Al2O3): Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.03.099⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409939v1</w:t>
+                <w:t xml:space="preserve">hal-01593336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina (Al2O3): Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the mean interaction forces between powder particles. Application to silica gel-magnesium stearate mixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.53-58. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (17), pp.7500-7507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.03.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593336v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
               </w:r>
@@ -3539,261 +3539,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wetting Behaviour and Dispersion Rate of Cocoa Powder in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new test for cleaning efficiency assessment of cleaners for hard surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Oulahna</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/fbio.82.4.298.56399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (4), pp.355-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11743-004-0318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592857v1</w:t>
+                <w:t xml:space="preserve">hal-01593339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test for cleaning efficiency assessment of cleaners for hard surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Wetting Behaviour and Dispersion Rate of Cocoa Powder in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Soudais</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (4), pp.355-362. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (4), pp.298 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11743-004-0318-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/fbio.82.4.298.56399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593339v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des poudres dans les liquides</w:t>
               </w:r>
@@ -3855,304 +3855,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
+                <w:t xml:space="preserve">Characterization of the surface hydration properties of wheat flours and flour components by the measurement of contact angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Vu</w:t>
+                <w:t xml:space="preserve">A Roman-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Oulahna</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 130 (1-3), pp.400-406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00242-5⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 129 (1-3), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593340v1</w:t>
+                <w:t xml:space="preserve">hal-01593343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the surface hydration properties of wheat flours and flour components by the measurement of contact angle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Guilbert</w:t>
+                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Cuq</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 129 (1-3), pp.37-45. </w:t>
+              <w:t xml:space="preserve">, 2003, 130 (1-3), pp.400-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00154-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593343v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet granulation: the effect of shear on granule properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,77 +4238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration properties of durum wheat semolina: influence of particle size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5101,277 +5101,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils TIC pour le dépistage des risques de chute dans l'habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
+                <w:t xml:space="preserve">Characterization of particle motions. Experiment and simulation in a high shear mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billonnet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TIC SANTE 2012, " Développer des compétences TIC Santé pour mieux soigner aujourd'hui "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">STP 2012 (7° Colloque Science et Techniques des Poudres)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938927v1</w:t>
+                <w:t xml:space="preserve">hal-00778790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particle motions. Experiment and simulation in a high shear mixer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Chamayou</w:t>
+                <w:t xml:space="preserve">Outils TIC pour le dépistage des risques de chute dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Serris</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2012 (7° Colloque Science et Techniques des Poudres)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque TIC SANTE 2012, " Développer des compétences TIC Santé pour mieux soigner aujourd'hui "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778790v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of dairy powder agglomeration mechanisms by a dimensional analysis approach</w:t>
               </w:r>
@@ -5409,51 +5409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
@@ -5482,90 +5482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistive tools for real-time optimized audits of homes of people with disabilities or with loss of autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6103,77 +6103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche couplée procédé-formulation pour la maîtrise de la pulvérisation des liquides = Process-formulation coupled approach for the control of liquids atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Barkouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,51 +6474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the surface energy to characterize the surface modification of talc particles by dry coating with hydrophobic silica nano particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,467 +6593,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy dry coating mixing : some hydrodynamic elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lecoq</w:t>
+                <w:t xml:space="preserve">Surface modification of talc particles by dry coating : influence on the wettability and the dispersibility in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 5 p</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757386v1</w:t>
+                <w:t xml:space="preserve">hal-01753257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of talc particles by dry coating : influence on the wettability and the dispersibility in aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+                <w:t xml:space="preserve">High energy dry coating mixing : some hydrodynamic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753257v1</w:t>
+                <w:t xml:space="preserve">hal-01757386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of talc particles by dry coating : influence on the wettability and the dispersibility in aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+                <w:t xml:space="preserve">Modification des propriétés des poudres par enrobage à sec dans un mélangeur Cyclomix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France. 16 p</w:t>
+              <w:t xml:space="preserve">[12es journées du Groupe Formulation de la Société française de chimie, organisées conjointement avec les groupes thématiques "Procédés de formulation" et "solides divisés" de la Société Française de Génie des Procédés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Compiègne, France. pp.64-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769849v1</w:t>
+                <w:t xml:space="preserve">hal-00419494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des propriétés des poudres par enrobage à sec dans un mélangeur Cyclomix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+                <w:t xml:space="preserve">Surface modification of talc particles by dry coating : influence on the wettability and the dispersibility in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[12es journées du Groupe Formulation de la Société française de chimie, organisées conjointement avec les groupes thématiques "Procédés de formulation" et "solides divisés" de la Société Française de Génie des Procédés]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Compiègne, France. pp.64-74</w:t>
+              <w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419494v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of talc particles by dry coating : influence on the wettability and the dispersibility in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,168 +7098,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of powders properties by dry-coating: some examples of processes and products characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+                <w:t xml:space="preserve">Adhesive forces and surface modification in dry particle coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serkan Otles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Baron</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 08 : 18th International Congress of Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419536v1</w:t>
+                <w:t xml:space="preserve">hal-01757403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the wettability of powders by the Washburn capillary rise method with bed preparation by a centrifugal packing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7288,178 +7284,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive forces and surface modification in dry particle coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serkan Otles</w:t>
+                <w:t xml:space="preserve">Modifications of powders properties by dry-coating: some examples of processes and products characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lecoq</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">CHISA 08 : 18th International Congress of Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757403v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology analysis and AFM study of silica gel particles after mechanical dry coating with magnesium stearate</w:t>
               </w:r>
@@ -7564,289 +7564,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of silica particles by dry-coating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Chamayou</w:t>
+                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina and talc : Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Goalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769872v1</w:t>
+                <w:t xml:space="preserve">hal-01768710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+                <w:t xml:space="preserve">La mesure de la mouillabilité par la méthode de Washburn appliquée aux lits de poudres préparés par centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international granulation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Sheffield, United States. 16 p</w:t>
+              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741040v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of surface energy in the dispersion behaviour of talc particles in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7875,277 +7849,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina and talc : Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carol Goalard</w:t>
+                <w:t xml:space="preserve">Surface modification of silica particles by dry-coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768710v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la mouillabilité par la méthode de Washburn appliquée aux lits de poudres préparés par centrifugation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
+              <w:t xml:space="preserve">Third international granulation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Sheffield, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769865v1</w:t>
+                <w:t xml:space="preserve">hal-01741040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobisation of the surface of the silica gel particules by dry coating : characterization and powders ageing</w:t>
               </w:r>
@@ -8256,51 +8256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowability improvement of biopowders by dry particle -high impact -coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serkan Otles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,312 +8850,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact solide-liquide : mouillage, dispersion et dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The wetting behaviour and dispersion rate of cocoa powder in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des solides divisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">PSA 2003 -Particulate systems analysis 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Harrogate, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780109v1</w:t>
+                <w:t xml:space="preserve">hal-01781687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wetting behaviour and dispersion rate of cocoa powder in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact solide-liquide : mouillage, dispersion et dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oulahna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA 2003 -Particulate systems analysis 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Harrogate, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">Journées des solides divisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781687v1</w:t>
+                <w:t xml:space="preserve">hal-01780109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration of a fine and hydrophobic powder by spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,385 +9200,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE MORPHO-GRANULOMETRIQUE ET STRUCTURALE DES SEMOULES DE BLE DUR PROPRIETES D'HYDRATATION ET D'AGGLOMERATION</w:t>
+                <w:t xml:space="preserve">Wet granulation : the shear effect on the granules properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hebrard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Florence Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé MUHR, LSGC, CNRS-ENSIC, Nancy, France, Apr 2001, NANCY, France. pp.489-496</w:t>
+              <w:t xml:space="preserve">7th International symposium on agglomeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Albi, France. p.395-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256114v2</w:t>
+                <w:t xml:space="preserve">hal-01808909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration properties of wheat durum semolina : influence of granulometry and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium on agglomeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Albi, France. p.853-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet granulation : the shear effect on the granules properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETUDE MORPHO-GRANULOMETRIQUE ET STRUCTURALE DES SEMOULES DE BLE DUR PROPRIETES D'HYDRATATION ET D'AGGLOMERATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oulahna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cordier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on agglomeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Albi, France. p.395-403</w:t>
+              <w:t xml:space="preserve">3e Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé MUHR, LSGC, CNRS-ENSIC, Nancy, France, Apr 2001, NANCY, France. pp.489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808909v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés de mouillage des farines de blé et de leurs principaux constituants par la méthode de la goutte posée</w:t>
               </w:r>
@@ -9679,243 +9679,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">CINETIQUE DE DISPERSION D’UNE POUDRE FINE HYDROPHOBE DANS L’EAU : EFFET DE LA MISE EN FORME PAR GRANULATION ET DE LA TAILLE DES GRANULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium on agglomeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Albi, France. p.739-748</w:t>
+              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé Muhr, Apr 2001, Nancy, France. pp.345-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809107v1</w:t>
+                <w:t xml:space="preserve">hal-01257800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINETIQUE DE DISPERSION D’UNE POUDRE FINE HYDROPHOBE DANS L’EAU : EFFET DE LA MISE EN FORME PAR GRANULATION ET DE LA TAILLE DES GRANULES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé Muhr, Apr 2001, Nancy, France. pp.345-351</w:t>
+              <w:t xml:space="preserve">7th Symposium on agglomeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Albi, France. p.739-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257800v2</w:t>
+                <w:t xml:space="preserve">hal-01809107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mouillage de la semoule de blé dur par l'eau par ascension capillaire et goutte posée</w:t>
               </w:r>
@@ -9927,51 +9927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,64 +10009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet granulation and population control : granule size and binder content distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10408,120 +10408,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. , 2013</w:t>
+              <w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454378v1</w:t>
+                <w:t xml:space="preserve">hal-01209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional Analysis of Milk Concentrate Spraying</w:t>
               </w:r>
@@ -10533,120 +10533,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Accart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t>
+              <w:t xml:space="preserve">6. th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209482v1</w:t>
+                <w:t xml:space="preserve">hal-01454378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of dairy powder agglomeration mechanisms by a dimensional analysis approach</w:t>
               </w:r>
@@ -10684,51 +10684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
@@ -10789,64 +10789,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Food Powder Agglomeration Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11105,51 +11105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohed Boucheham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddin Zidoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavailles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nakach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Authelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Voignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Tadros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.04.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Authelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.03.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L02KZM17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.03.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouabbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Goalard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezai Samimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01592857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Oanh Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/fbio.82.4.298.56399" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Vu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00242-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman-Gutierrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabathier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00154-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00272-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00268-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04056246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kunz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larpent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00420-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53DRVK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Otles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Danna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tisserand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Samimi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256114v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hebrard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Roman Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabathier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257800v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohed Boucheham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddin Zidoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavailles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nakach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Authelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Voignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Tadros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.04.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Authelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.03.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12239" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L02KZM17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.03.099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouabbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Goalard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezai Samimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01592857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Oanh Vu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/fbio.82.4.298.56399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman-Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabathier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00154-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Vu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00242-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00272-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00268-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04056246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kunz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larpent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00420-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53DRVK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Otles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Danna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tisserand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Samimi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256114v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hebrard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Roman Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabathier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257800v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>