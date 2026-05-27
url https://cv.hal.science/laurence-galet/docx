--- v1 (2026-04-22)
+++ v2 (2026-05-27)
@@ -2660,291 +2660,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina (Al2O3): Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the mean interaction forces between powder particles. Application to silica gel-magnesium stearate mixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.058⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (17), pp.7500-7507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.03.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593336v1</w:t>
+                <w:t xml:space="preserve">hal-00409939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mean interaction forces between powder particles. Application to silica gel-magnesium stearate mixtures.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two techniques for the surface analysis of alumina (Al2O3): Inverse Gas Chromatography at Finite Concentration (IGC-FC) and Dynamic Vapor Sorption (DVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (17), pp.7500-7507. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.53-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.03.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409939v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
               </w:r>
@@ -5972,277 +5972,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and simulation of the dry particle coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Chamayou</w:t>
+                <w:t xml:space="preserve">Approche couplée procédé-formulation pour la maîtrise de la pulvérisation des liquides = Process-formulation coupled approach for the control of liquids atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Barkouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.99</w:t>
+              <w:t xml:space="preserve">SFGP 2011 -13ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616515v1</w:t>
+                <w:t xml:space="preserve">hal-01768693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche couplée procédé-formulation pour la maîtrise de la pulvérisation des liquides = Process-formulation coupled approach for the control of liquids atomization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Accart</w:t>
+                <w:t xml:space="preserve">Experiment and simulation of the dry particle coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2011 -13ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768693v1</w:t>
+                <w:t xml:space="preserve">hal-00616515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between surface composition and functional properties of food powders</w:t>
               </w:r>
@@ -7219,247 +7219,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the wettability of powders by the Washburn capillary rise method with bed preparation by a centrifugal packing technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of powders properties by dry-coating: some examples of processes and products characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Patry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">CHISA 08 : 18th International Congress of Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757405v1</w:t>
+                <w:t xml:space="preserve">hal-00419536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of powders properties by dry-coating: some examples of processes and products characteristics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the wettability of powders by the Washburn capillary rise method with bed preparation by a centrifugal packing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Baron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 08 : 18th International Congress of Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419536v1</w:t>
+                <w:t xml:space="preserve">hal-01757405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology analysis and AFM study of silica gel particles after mechanical dry coating with magnesium stearate</w:t>
               </w:r>
@@ -7784,368 +7784,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of surface energy in the dispersion behaviour of talc particles in aqueous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Albi, France. 5 p</w:t>
+              <w:t xml:space="preserve">Third international granulation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Sheffield, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769866v1</w:t>
+                <w:t xml:space="preserve">hal-01741040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of silica particles by dry-coating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of surface energy in the dispersion behaviour of talc particles in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Goalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769872v1</w:t>
+                <w:t xml:space="preserve">hal-01769866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-particle coating in a cyclomix impact mixer</w:t>
+                <w:t xml:space="preserve">Surface modification of silica particles by dry-coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John A. Dodds</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international granulation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Sheffield, United States. 16 p</w:t>
+              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741040v1</w:t>
+                <w:t xml:space="preserve">hal-01769872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobisation of the surface of the silica gel particules by dry coating : characterization and powders ageing</w:t>
               </w:r>
@@ -9308,277 +9308,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration properties of wheat durum semolina : influence of granulometry and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hebrard</w:t>
+                <w:t xml:space="preserve">ETUDE MORPHO-GRANULOMETRIQUE ET STRUCTURALE DES SEMOULES DE BLE DUR PROPRIETES D'HYDRATATION ET D'AGGLOMERATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International symposium on agglomeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Albi, France. p.853-864</w:t>
+              <w:t xml:space="preserve">3e Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé MUHR, LSGC, CNRS-ENSIC, Nancy, France, Apr 2001, NANCY, France. pp.489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809101v1</w:t>
+                <w:t xml:space="preserve">hal-01256114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE MORPHO-GRANULOMETRIQUE ET STRUCTURALE DES SEMOULES DE BLE DUR PROPRIETES D'HYDRATATION ET D'AGGLOMERATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Hebrard</w:t>
+                <w:t xml:space="preserve">Hydration properties of wheat durum semolina : influence of granulometry and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé MUHR, LSGC, CNRS-ENSIC, Nancy, France, Apr 2001, NANCY, France. pp.489-496</w:t>
+              <w:t xml:space="preserve">7. International symposium on agglomeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Albi, France. p.853-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256114v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés de mouillage des farines de blé et de leurs principaux constituants par la méthode de la goutte posée</w:t>
               </w:r>
@@ -9679,51 +9679,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CINETIQUE DE DISPERSION D’UNE POUDRE FINE HYDROPHOBE DANS L’EAU : EFFET DE LA MISE EN FORME PAR GRANULATION ET DE LA TAILLE DES GRANULES</w:t>
+                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
@@ -9741,97 +9741,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hervé Muhr, Apr 2001, Nancy, France. pp.345-351</w:t>
+              <w:t xml:space="preserve">7th Symposium on agglomeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Albi, France. p.739-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257800v2</w:t>
+                <w:t xml:space="preserve">hal-01809107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dispersion kinetics of a cocoa powder by size enlargement</w:t>
+                <w:t xml:space="preserve">CINETIQUE DE DISPERSION D’UNE POUDRE FINE HYDROPHOBE DANS L’EAU : EFFET DE LA MISE EN FORME PAR GRANULATION ET DE LA TAILLE DES GRANULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Oanh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
@@ -9849,73 +9849,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium on agglomeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Albi, France. p.739-748</w:t>
+              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé Muhr, Apr 2001, Nancy, France. pp.345-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809107v1</w:t>
+                <w:t xml:space="preserve">hal-01257800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du mouillage de la semoule de blé dur par l'eau par ascension capillaire et goutte posée</w:t>
               </w:r>
@@ -11105,51 +11105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohed Boucheham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddin Zidoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavailles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nakach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Authelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Voignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Tadros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.04.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Authelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.03.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12239" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L02KZM17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.03.099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouabbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Goalard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezai Samimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01592857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Oanh Vu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/fbio.82.4.298.56399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman-Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabathier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00154-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Vu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00242-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00272-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00268-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04056246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kunz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larpent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00420-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53DRVK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Otles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Danna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tisserand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Samimi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256114v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hebrard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Roman Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabathier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257800v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02271399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohed Boucheham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddin Zidoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavailles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nakach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Authelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Voignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Tadros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.04.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Authelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.03.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12239" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L02KZM17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.03.099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tisserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.058" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouabbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Goalard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezai Samimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01592857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Oanh Vu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/fbio.82.4.298.56399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman-Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sabathier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00154-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Vu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00242-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00272-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00268-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04056246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kunz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larpent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00420-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53DRVK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Otles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757405v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Danna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tisserand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Samimi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256114v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hebrard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809101v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Roman Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabathier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257800v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>