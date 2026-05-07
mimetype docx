--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -364,814 +364,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When translation elongation is impaired, the mRNA is uniformly destabilized by the RNA degradosome, while the concentration of mRNA is altered along the molecule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attachment of the RNA degradosome to the bacterial inner cytoplasmic membrane prevents wasteful degradation of rRNA in ribosome assembly intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Chen</w:t>
+                <w:t xml:space="preserve">Lydia Hadjeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Emile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girbal</w:t>
+                <w:t xml:space="preserve">Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonora Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morin-Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad104⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012706v1</w:t>
+                <w:t xml:space="preserve">hal-04018390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment of the RNA degradosome to the bacterial inner cytoplasmic membrane prevents wasteful degradation of rRNA in ribosome assembly intermediates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Canal</w:t>
+                <w:t xml:space="preserve">When translation elongation is impaired, the mRNA is uniformly destabilized by the RNA degradosome, while the concentration of mRNA is altered along the molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonora Poljak</w:t>
+                <w:t xml:space="preserve">Fan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Morin-Ogier</w:t>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001942. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018390v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic regulation of transcription and translation in Escherichia coli revealed by co-directional increases in mRNA concentration and translation efficiency</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the missing electron pathways for butanol synthesis in Clostridium acetobutylicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Le Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+                <w:t xml:space="preserve">Céline Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laguerre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+                <w:t xml:space="preserve">Antoine Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Heulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02041-21⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32269-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546610v2</w:t>
+                <w:t xml:space="preserve">hal-03811719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The essential role of mRNA degradation in understanding and engineering E. coli metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Hajnsdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agamemnon J. Carpousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.107805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2021.107805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5’UTR sequences influence protein levels in Escherichia coli by regulating translation initiation and mRNA stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Chen</w:t>
+                <w:t xml:space="preserve">Synergistic regulation of transcription and translation in Escherichia coli revealed by co-directional increases in mRNA concentration and translation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1088941⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.e02041-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02041-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012701v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the missing electron pathways for butanol synthesis in Clostridium acetobutylicum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5’UTR sequences influence protein levels in Escherichia coli by regulating translation initiation and mRNA stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1088941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32269-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1088941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811719v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomewide Stabilization of mRNA during a &amp;quot;Feast-to- Famine&amp;quot; Growth Transition in Escherichia coli Downloaded from</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,103 +1287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment of the RNA degradosome from the inner membrane of Escherichia coli results in a global slowdown of mRNA degradation, proteolysis of RNase E and increased turnover of ribosome-free transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hadjeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonora Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Hadjeras</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Morin-Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (6), pp.1715-1731. </w:t>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexing polysome profiling experiments to study translation in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Dressaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia Pobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Csr system regulates genome-wide mRNA stability and transcription and thus gene expression in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual role of transcription and transcript stability in the regulation of gene expression in Escherichia coli cells cultured on glucose at different growth rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,359 +2483,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of translation regulation in the stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of Escherichia coli at single-cell scale under silver-induced stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Picard</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Maranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (8), pp.2685-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6725-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-588⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268301v1</w:t>
+                <w:t xml:space="preserve">hal-01562705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR microspectroscopy of Escherichia coli at single-cell scale under silver-induced stress conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The significance of translation regulation in the stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Flora Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-6725-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562705v1</w:t>
+                <w:t xml:space="preserve">hal-01268301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mRNA stability during bacterial adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Dressaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2899,77 +2899,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genome-scale integration and analysis of Lactococcus lactis translation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Racle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassily Hatzimanikatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3016,103 +3016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial translational regulations: high diversity between all mRNAs and major role in gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, </w:t>
@@ -3144,554 +3144,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Diversity of Dairy Lactococcus lactis subsp lactis Isolates by an Integrated Approach Combining Phenotypic, Genomic, and Transcriptomic Analyses</w:t>
+                <w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puntip Tan a Ram</w:t>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Cardoso</w:t>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Daveran-Mingot</w:t>
+                <w:t xml:space="preserve">Vincent Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunthorn Kanchanatawee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 77 (3), pp.739 - 748. </w:t>
+              <w:t xml:space="preserve">, 2011, 77 (1), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01657-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652964v1</w:t>
+                <w:t xml:space="preserve">hal-01454152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t>
+                <w:t xml:space="preserve">Assessment of the Diversity of Dairy Lactococcus lactis subsp lactis Isolates by an Integrated Approach Combining Phenotypic, Genomic, and Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
+                <w:t xml:space="preserve">Puntip Tan a Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
+                <w:t xml:space="preserve">Tamara Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ulvé</w:t>
+                <w:t xml:space="preserve">Marie-Line Daveran-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+                <w:t xml:space="preserve">Sunthorn Kanchanatawee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 77 (1), pp.247-257. </w:t>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.739 - 748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01657-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454152v1</w:t>
+                <w:t xml:space="preserve">hal-02652964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hypotheses for hydrogenase implication in the corrosion of mild steel</w:t>
+                <w:t xml:space="preserve">“Hydrogen-activating enzymes: activity does not correlate with oxygen sensitivity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Mehanna</w:t>
+                <w:t xml:space="preserve">C. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Basséguy</w:t>
+                <w:t xml:space="preserve">M. Demuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girbal</w:t>
+                <w:t xml:space="preserve">L. Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demuez</w:t>
+                <w:t xml:space="preserve">B. Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guigliarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.2052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475993v1</w:t>
+                <w:t xml:space="preserve">hal-00336018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hydrogen-activating enzymes: activity does not correlate with oxygen sensitivity”</w:t>
+                <w:t xml:space="preserve">New hypotheses for hydrogenase implication in the corrosion of mild steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baffert</w:t>
+                <w:t xml:space="preserve">Maha Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Demuez</w:t>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cournac</w:t>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Burlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Guigliarelli</w:t>
+                <w:t xml:space="preserve">Marie Demuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 54 n° 1., 140-147 available on : http://oatao.univ-toulouse.fr/1115/2/Mehanna_1115.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336018v1</w:t>
+                <w:t xml:space="preserve">hal-00475993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of carbon and electron flow in Clostridium acetobutylicum grown in chemostat culture at neutral pH on mixtures of glucose and glycerol</w:t>
               </w:r>
@@ -3941,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05218746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14966-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ramos-Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02680-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018390v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Poljak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morin-Ogier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546610v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02041-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1088941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00276-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dressaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Pobre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Maria Arraiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5259-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mondeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maranges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6725-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSK1T2CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Redon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Hatzimanikatis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003240" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puntip Tan a Ram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01657-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mehanna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demuez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cournac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burlat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guigliarelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasconcelos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05218746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J Carpousis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14966-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ramos-Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02680-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018390v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Poljak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morin-Ogier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon J. Carpousis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546610v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02041-21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1088941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00276-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dressaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Pobre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Maria Arraiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5259-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mondeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esquerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Arike" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Vilu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1482-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145748" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maranges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6725-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSK1T2CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-588" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Redon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Hatzimanikatis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003240" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puntip Tan a Ram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Cardoso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01657-10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cournac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burlat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guigliarelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mehanna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demuez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasconcelos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>