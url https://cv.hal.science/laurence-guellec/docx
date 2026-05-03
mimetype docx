--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -195,1313 +195,1313 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature de catalogue (du Second Empire à la Seconde Guerre)</w:t>
+                <w:t xml:space="preserve">Poésie-bouffe et stratégie des désirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Boucharenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire les choses, Littérature et culture matérielle (1830-2020), s. dir. Marta Caraion, Judith Lyon-Caen, Sophie-Valentine Borloz</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, "Faire court", textes réunis par Delphine Gleize et Laurent Demanze, n° 355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457090v1</w:t>
+                <w:t xml:space="preserve">hal-04980898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans du secret, publicité des romans</w:t>
+                <w:t xml:space="preserve">Tocqueville, la littérature démocratique et les vendeurs d’idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Claire de Duras, s. dir. Andrea Del Lungo et Éléonore Reverzy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05457070v1</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 ("Qu'est-ce qu'une littérature démocratique", s. dir. Corinne Saminadayar-Perrin et Julie Anselmini)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie utilitariste : doctrine de l’intérêt bien entendu et morales secrètes dans la Démocratie en Amérique de Tocqueville</w:t>
+                <w:t xml:space="preserve">Pactes avec la « publicité » : Faust dans les enfers médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Choix d'Hercule. Morales du premier XIXe siècle</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.125-151. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451480v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/123f5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diable de l'annonce. Circulations publicitaires d'un frontispice célèbre</w:t>
+                <w:t xml:space="preserve">Les circulations publicitaires de la littérature. Table d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucharenc Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martens David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://www.interferenceslitteraires.be/node/589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980913v1</w:t>
+                <w:t xml:space="preserve">hal-01451459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie prescriptive et visées commerciales</w:t>
+                <w:t xml:space="preserve">La littérature au pays de la publicité. Circulations intertextuelles, médiatiques et sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucharenc Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Wenger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martens David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muses et Ptérodactyles. La poésie de la science de Chénier à Rimbaud</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451485v1</w:t>
+              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Circulations publicitaires de la littérature, 38, http://www.interferenceslitteraires.be/node/625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journaux officiels</w:t>
+                <w:t xml:space="preserve">Quand Mercure commandait des prospectus à Apollon. Littérature publicitaire et genre littéraire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Civilisation du journal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451498v1</w:t>
+              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Circulations publicitaires de la littérature, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la valeur. L’écrivain, image des marques.</w:t>
+                <w:t xml:space="preserve">Du caractère national aux méthodes du capitalisme : Paul Valéry et ‘La conquête allemande’ (1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01419362v1</w:t>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. XXXV (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brand(ed) content ou la stratégie du contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et publicité. De Balzac à Beigbeder</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04397843v1</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les nouveaux discours publicitaires, 36, https://semen.revues.org/9652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocqueville, la littérature démocratique et les vendeurs d’idées</w:t>
+                <w:t xml:space="preserve">La littérature de catalogue (du Second Empire à la Seconde Guerre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boucharenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Écrire les choses, Littérature et culture matérielle (1830-2020), s. dir. Marta Caraion, Judith Lyon-Caen, Sophie-Valentine Borloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, 2025, coll. "Détours"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457084v1</w:t>
+                <w:t xml:space="preserve">hal-05457090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie-bouffe et stratégie des désirs</w:t>
+                <w:t xml:space="preserve">Romans du secret, publicité des romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04980898v1</w:t>
+              <w:t xml:space="preserve">Relire Claire de Duras, s. dir. Andrea Del Lungo et Éléonore Reverzy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, coll. Rencontres (706), 978-2-406-19814-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pactes avec la « publicité » : Faust dans les enfers médiatiques</w:t>
+                <w:t xml:space="preserve">Le diable de l'annonce. Circulations publicitaires d'un frontispice célèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleize &amp; Axel Hohnsbein (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024, 979-10-231-0800-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/123f5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980856v1</w:t>
+                <w:t xml:space="preserve">hal-04980913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circulations publicitaires de la littérature. Table d’orientation</w:t>
+                <w:t xml:space="preserve">La voie utilitariste : doctrine de l’intérêt bien entendu et morales secrètes dans la Démocratie en Amérique de Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Pradeau, Myriam Roman et Sophie Vanden Abeele. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le Choix d'Hercule. Morales du premier XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451459v1</w:t>
+                <w:t xml:space="preserve">hal-01451480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Mercure commandait des prospectus à Apollon. Littérature publicitaire et genre littéraire au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Poésie prescriptive et visées commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Marchal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451433v1</w:t>
+              <w:t xml:space="preserve">Muses et Ptérodactyles. La poésie de la science de Chénier à Rimbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature au pays de la publicité. Circulations intertextuelles, médiatiques et sociologiques</w:t>
+                <w:t xml:space="preserve">Les journaux officiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martens David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451463v1</w:t>
+              <w:t xml:space="preserve">La Civilisation du journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du caractère national aux méthodes du capitalisme : Paul Valéry et ‘La conquête allemande’ (1897)</w:t>
+                <w:t xml:space="preserve">Troubles de la valeur. L’écrivain, image des marques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Guellec ; Françoise Hache-Bissette. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451467v1</w:t>
+              <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand(ed) content ou la stratégie du contenu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hache-Bissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01451474v1</w:t>
+              <w:t xml:space="preserve">Littérature et publicité. De Balzac à Beigbeder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Gaussen, pp.11--19, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de l'écrivain en publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boucharenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,64 +1890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations publicitaires de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucharenc Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martens David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38, 2016, Circulations publicitaires de la littérature, David Martens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,51 +2109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hache-Bissette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Gaussen, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hache-Bissette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Gaussen, 2011, ISBN-10: 2356980547 ISBN-13: 978-2356980540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,51 +2424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E677D35D"/>
+    <w:nsid w:val="6C7D205D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8597-7784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034467912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17331146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032738238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hache-Bissette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123f5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucharenc Myriam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martens David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guellec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8597-7784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034467912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17331146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032738238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123f5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucharenc Myriam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martens David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hache-Bissette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>