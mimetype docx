--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -668,1212 +668,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les futurs possibles du présent. La science-fiction à l’épreuve de l’astrophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lehoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer la lune : un exemple de divulgation d’un corpus d’images scientifiques dans la presse de vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois peintres de Lune. Des amateurs entre art, science et vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Amateurs, dir. par Nathalie Richard, 4 (190), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.190.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saisir l’apparence des astres, visualiser la lune (XVIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Roland Lehoucq</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide, une pathologie carcérale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIBIDO SCIENDI LE GOUT DU SAVOIR (1840-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier Libido sciendi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhc.175⟩</w:t>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.5921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Illustrer la lune : un exemple de divulgation d’un corpus d’images scientifiques dans la presse de vulgarisation</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crime et Psychiatrie. Antoine Léger, le lycanthrope : une étape dans la généalogie des perversions sexuelles (1824–1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (3), pp.579-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois peintres de Lune. Des amateurs entre art, science et vulgarisation</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Messinéo, Jeunesse irrégulière. Moralisation, correction et tutelle judiciaire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de l’article 64 du Code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Amateurs, dir. par Nathalie Richard, 4 (190), pp.23-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rom.190.0026⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 166 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.166.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le suicide, une pathologie carcérale ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du droit dans l’historiographie du XIXe siècle - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Usages du droit dans l’historiographie du XIXe siècle, 48, pp. 7-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LIBIDO SCIENDI LE GOUT DU SAVOIR (1840-1900)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « tourment lunaire » de Jules Pierrot-Deseilligny. Pratiques amateurs d'observation de la Lune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (166), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.166.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘tourment lunaire’ de Jules Pierrot-Deseilligny. Pratiques amateurs d’observation astronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’astronomie au XIXe siècle : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...397 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542922v1</w:t>
-              </w:r>
-[...318 lines deleted...]
-                <w:t xml:space="preserve">hal-01543052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps criminel au xixe siècle : du trouble des facultés de l’âme à la dégénérescence</w:t>
               </w:r>
@@ -3758,470 +3758,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfermement et suicide sous la IIIe République : le paradigme de la discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Elisabeth Lusset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfermements. II, Règles et dérèglements en milieu clos, IVe-XIXe siècle : [actes du colloque tenu les 4-6 octobre 2012 à Clairvaux et à Troyes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Presses de l'Université Paris-Sorbonne, pp.375-393, 2015, Homme et société, 978-2-85944-924-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’article 64 du Code penal au XIXe siecle. Entre justice morale et defense sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Koubi; Patricia Hennion-Jacquet; Vida Azimi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'institution psychiatrique au prisme du droit : la folie entre administration et justice : ouvrage issu du colloque organisé à l'Université Panthéon-Assas les 16 et 17 octobre 2014 par le CERSA et le CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.67-79, 2015, Colloques, 979-10-90429-57-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enfermement et suicide sous la IIIe République : le paradigme de la discipline</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise medico-legale de la folie et production de recits biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Heullant-Donat; Julie Claustre; Elisabeth Lusset. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 49, Presses de l'Université Paris-Sorbonne, pp.375-393, 2015, Homme et société, 978-2-85944-924-7</w:t>
+              <w:t xml:space="preserve">Lise DUMASY-QUEFFELEC; Hélène SPENGLER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine, sciences de la vie et littérature en France et en Europe de la Révolution à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, DROZ, pp.149-150, 2014, Le médecin entre savoirs et pouvoirs, 978-2-600-01696-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Expertise medico-legale de la folie et production de recits biographiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premices de la dangerosite : les ‘hommes dangereux’ aux Assises avant la Defense sociale (1860-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lise DUMASY-QUEFFELEC; Hélène SPENGLER. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, III, DROZ, pp.149-150, 2014, Le médecin entre savoirs et pouvoirs, 978-2-600-01696-4</w:t>
+              <w:t xml:space="preserve">Laurence Guignard; Herve Guillemain; Stephane Tison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences de la folie : criminels, soldats, patients en psychiatrie (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-47, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique des discours de vérité : droit et psychiatrie au xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.183-202, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Foucault et la pratique des discours de verite : droit et psychiatrie au XIXe siecle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Boquet; Blaise Dufal; Pauline Labey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire au présent : les historiens et Michel Foucault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.183-202, 2013, 978-2-271-08046-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541920v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02865401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4678,51 +4678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/poso.97283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5921" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jilek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hirsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lysandropoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(10)70006-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.022.0099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1750" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.197.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guig.2010.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-paraiges.eu/magasin/page6.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/poso.97283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5921" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jilek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hirsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lysandropoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(10)70006-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.022.0099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1750" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.197.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guig.2010.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-paraiges.eu/magasin/page6.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>