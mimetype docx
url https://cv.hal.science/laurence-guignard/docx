--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1451,390 +1451,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages du droit dans l’historiographie du XIXe siècle - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Usages du droit dans l’historiographie du XIXe siècle, 48, pp. 7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166 (4), pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.166.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.166.0003⟩</w:t>
+                <w:t xml:space="preserve">hal-02640303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « tourment lunaire » de Jules Pierrot-Deseilligny. Pratiques amateurs d'observation de la Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (166), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.166.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘tourment lunaire’ de Jules Pierrot-Deseilligny. Pratiques amateurs d’observation astronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’astronomie au XIXe siècle : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4678,51 +4678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/poso.97283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5921" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jilek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hirsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lysandropoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(10)70006-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.022.0099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1750" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.197.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guig.2010.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-paraiges.eu/magasin/page6.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/poso.97283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5921" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01543052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jilek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hirsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lysandropoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(10)70006-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.022.0099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1750" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.197.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02640143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.guig.2010.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-paraiges.eu/magasin/page6.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>