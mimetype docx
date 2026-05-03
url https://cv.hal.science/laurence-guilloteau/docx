--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1928,291 +1928,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
+                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935360v1</w:t>
+                <w:t xml:space="preserve">hal-02911075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911075v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
               </w:r>
@@ -3015,64 +3015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,3146 +3355,3158 @@
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of Migrating CD1b(+) and CD1b(-) Lymph Dendritic Cells in the Promotion of Th1, Th2 and Th17 in Response to Salmonella and Helminth Secretions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0079537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1b+ lymph dendritic cells to present Salmonella antigens to naive T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e30430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute infection by conjunctival route with Brucella melitensis induces IgG(+) cells and IFN-gamma producing cells in peripheral and mucosal lymph nodes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (12-13), pp.1370-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological responses and protective efficacy against Brucella melitensis induced by bp26 and omp31 B-melitensis Rev. 1 deletion mutants in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Vizcaíno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (5), pp.794-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of homing receptors and vascular addressins in tonsils and draining lymph nodes : Effect of Brucella infection in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115 (3-4), pp.239-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetimm.2006.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79, pp.268-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual virulence and immunogenicity of CGV26 and CGV2631 B-melitensis Rev. 1 deletion mutant strains in sheep after subcutaneous or conjunctival vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lacourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara M Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (17), pp.3461-3468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.ArtNo9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-6-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic aspects of Mycobacterium bovis and Mycobacterium avium-intracellulare complex (MAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (3), pp.411-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2005001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nramp1 is not a major determinant in the control of Brucella melitensis infection in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of the type IV secretion system differs among Brucella species as revealed with VirB5-and VirB8-specific antisera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 71 (2), pp.621-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.71.2.621-628.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 71 (3), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.71.3.1075-1082.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194030v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of the type IV secretion system differs among Brucella species as revealed with VirB5-and VirB8-specific antisera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mt Alvarez-Martinez</w:t>
+                <w:t xml:space="preserve">Nramp1 is not a major determinant in the control of Brucella melitensis infection in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Marius</w:t>
+                <w:t xml:space="preserve">Jacques Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 71 (3), pp.1075-1082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.71.3.1075-1082.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 71 (2), pp.621-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.71.2.621-628.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678583v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nramp1 is not a major determinant in the control of Brucella melitensis infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (2), pp.621-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of Brucella melitensis NorMI, an efflux pump belonging to the multidrug and toxic compound extrusion family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46 (9), pp.3050-3053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.46.9.3050-3053.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucella abortus vaccine strain RB51 produces low levels of M-like O-antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20, pp.1820-1822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of the ClpATPase ClpA of Brucella suis, and persistence of a knockout mutant in BALB/c mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euloge Ekaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 146 (7), pp.1605-1616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/00221287-146-7-1605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of recombinant Escherichia coli expressing the omp31 gene of Brucella melitensis in BALB/c mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Dubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (4), pp.353-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0264-410X(98)00205-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of P39 gene deletion in live Brucella vaccine strains on residual virulence and protective activity in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11, pp.5561-5564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmonella virulence plasmid enhances Salmonella-induced lysis of macrophages and influences inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 64 (8), pp.3385-3393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmonella dublin virulence plasmid does not modulate early T-cell responses in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Lax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 64 (1), pp.222-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella abortusovis infection in susceptible BALB/cby mice : importance of Lyt-2+ and L3T4+T cells in acquired immunity and granuloma formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Chlamydia psittaci in mice conferred by Lyt-2 T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 77, pp.284-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic analysis of splenic lymphocytes and immunohistochemical study of hepatic granulomas after a murine infection with Salmonella abortusovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 74, pp.630-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of 99m-technetium- or 111-indium-labelled polymorphonuclear leucocytes in experimentally induced pyogranulomas in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 48, pp.343-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jlb.48.4.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ovine salmonellosis (&amp;lt;em&amp;gt;Salmonella abortusovis&amp;lt;/em&amp;gt;): pathogenesis and vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 141 (7-8), pp.945-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0923-2508(90)90134-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6504,176 +6516,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Palmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de poulets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6732,698 +6744,698 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089982v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613506v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
+                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
+              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693076v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661426v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7482,198 +7494,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roos Molenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry van den Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona van den Anker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reichelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7732,573 +7744,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de pratiques alternatives et complémentaires pour préserver la santé et le bien-être des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8314,73 +8326,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion BroilerNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANSES, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8439,448 +8451,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black soldier fly products inclusion in broiler diets: effects on animal performance, meat quality, health, and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects to Feed the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8939,87 +8951,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l'usage des plantes en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,642 +9046,642 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193907v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613432v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047884v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automédication animale, un comportement à favoriser pour renforcer la robustesse des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café PlAnHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau PlAnHealth 2.0 du métaprogramme METABIO, Oct 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9728,836 +9740,836 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automédication animale, Un comportement à favoriser pour renforcer la robustesse des volailles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau SOS-agro du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au service de l'immunité, de la santé et du bien-être des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café PlAnHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau PlAnHealth 2.0 du métaprogramme METABIO, Oct 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Laval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953830v1</w:t>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10566,123 +10578,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10704,623 +10716,623 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic challenges in the postnatal period of chick: consequences on physiology and complementary health practice development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOSIS Days 2021. ID4FEEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’olfaction à la zoopharmacognosie : s’inspirer des animaux pour la recherche médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID-Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11329,482 +11341,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Väre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des extraits de plantes au service d’un système immunitaire robuste : méthodes d’évaluation sur cellules et chez l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MEXAVI. Intérêt des plantes chez les volailles : comment passer de la croyance à la science ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting metabolic fecal signatures of negative postnatal events in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,113 +11835,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11948,87 +11960,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Allimonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12036,330 +12048,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est la recherche scientifique sur l’utilisation des huiles essentielles chez les animaux d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hilpipre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’animation Réseau INRA Santé Animale Elevage Biologique (SAEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12418,323 +12430,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12793,323 +12805,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13131,137 +13143,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13293,73 +13305,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’une mise en élevage retardée des poussins sur leur santé et leurs performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13368,163 +13380,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,73 +13555,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et adaptation chez les monogastriques : inter-relations entre les réponses physiologique, immunitaire et anti-oxydante cellulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13625,306 +13637,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Forum Nutrition &amp; Filière DSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des recherches sur le bien-être animal en aviculture issues du congrès international 2014 sur l’évaluation du bien-être des animaux à l’échelle de la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop Jensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (2015-03-25-2015-03-26) Tours (FRA). In : 11ème Journées de la Recherche Avicole et Palmidèdes à Foie Gras. Paris (FRA) : ITAVI - Institut Technique de l'Aviculture (Journées de la Recherche Avicole et des Palmipèdes à Foie Gras), 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GISA et le bien-être des animaux dans le contexte de l'élevage productif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13940,2630 +13952,2630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'Inra au Salon international de l’agriculture-SIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). FRA., Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1B+ lymph dendritic cells to present Salmonella antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1b+ lymph dendritic cells to present Salmonella antigens to naive T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse immunitaire précoce vis-Ã -vis de Mycobacterium avium subsp paratuberculosis chez le jeune caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Valheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation antigénique de Salmonella par des cellules dendritiques lymphatiques ovines d'origine cutanée et muqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjunctival route and brucellosis : from infection to vaccination of small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on mucosal immunology: Development and modulation of mucosal immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of homing receptors and vascular addressins in tonsils and draining lymph nodes in sheep after conjunctival infection with Brucella, session 5 &amp;quot;Mucosal Immunology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micobacterium smegmatis produces a HBHA homologue which is not involved in epithelial adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference of Pathogenesis of Mycobacterial Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saltsjobaden, Sweden. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Bernex</w:t>
+                <w:t xml:space="preserve">Domiciliation lymphocytaire et réponse cytokines dans les tissus lymphoïdes associés aux muqueuses oculaire et oro-nasales chez le mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825477v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domiciliation lymphocytaire et réponse cytokines dans les tissus lymphoïdes associés aux muqueuses oculaire et oro-nasales chez le mouton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Suraud</w:t>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760031v1</w:t>
+                <w:t xml:space="preserve">hal-02825477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of VNTR typing of M avium ssp paratuberculosis : comparison of results with those obtained by IS900 RFLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Copenhagen, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic and mucosal exposures to salmonella in sheep trigger the local traffic of dendritic cells in lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of a Bruscella transmission by porcine embryos: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garin-Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-between Congress of the International Society for Animal Hygiene: Animal production in Europe: The way forward in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau vaccin contre la brucellose des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'Immunologie, Club Vaccinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a genetically modified Brucella melitensis Rev1 live vaccine associated to a diagnostic assay allowing discrimination between vaccinated and infected sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Brucellose Research Conference Brucellosis 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Pamplona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la présentation antigènique induite par voie conjonctivale chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité Immunologie des muqueuses : bilan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau vaccin contre la brucellose des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of nramp1 gene in mice infected with Brucella melitensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Brucellosis research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ovine macrophage culture systems to study the interaction between Brucella melitensis and ovine phagocyte system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunité muqueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of acquired immunity by a live attenuated Salmonella abortusovis (RV6) vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO advanced research workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16573,51 +16585,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclosion à la ferme… pour limiter les perturbations postnatales des poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16626,106 +16638,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16784,113 +16796,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16909,87 +16921,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEXAVI: Development of a methodology to assess the capacity of plant extracts to strengthen the natural defenses of poultry, from the selection of extracts to the measurements of biological effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17030,238 +17042,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress 2022, International Symposium on Medicinal and Aromatic Plants: Domestication, Breeding, Cultivation and New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17280,350 +17292,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17655,73 +17667,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17780,587 +17792,587 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrère E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertusa Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Godfrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of Lavender (Lavandula angustifolia Mill.) essential oil application prior a stressful situation in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18368,110 +18380,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d’huiles essentielles pendant la phase de démarrage du poussin de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18480,520 +18492,520 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers's practices and attitudes towards artificial fed lambs and their mortality in meat systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jarousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International conference on the assessment of animal welfare at farm and grip level. WAFL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ede, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 280 p., 2017, Proceedings of the 7th International Conference on the Assessment of Animal Welfare at Farm and Group level. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-862-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les odeurs corporelles comme outil de dépistage d’un état de stress chez l’animal en production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automédication et expérience négative post-natale chez le poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19002,1695 +19014,1706 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare-Health in early life programme - WHELP 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741891v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare-Health in early life programme - WHELP 2014-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617575v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rats able to detect stress odours in chicken droppings?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. International Society for Applied Ethology Congress (ISAE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351520v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are rats able to detect stress odours in chicken droppings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bombail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
+              <w:t xml:space="preserve">50. International Society for Applied Ethology Congress (ISAE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605528v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine and inflammatory mediator expression in intestinal tissues of lambs showing different types of lesions in experimental paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. García Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Meeting of the European Society of Veterinary Pathology / Annual Meeting of the European College of Veterinary Pathologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, León, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Comparative Pathology, 148 (1), 2013, ESVP/ECVP Proceedings 2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcpa.2012.11.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response induced in T cells by migrating lymph denditric cells is modulated by pathogens independently of denditric cell origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse immunitaire précoce vis-à-vis de Mycobacterium avium subsp. Paratuberculosis chez le jeune caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Valheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific immune response induced in tonsils and associated lymph nodes after conjunctival infection by Brucella melitensis in sheep, session D &amp;quot;Extraintestinal mucosae and immunopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical transmission of M avium ssp paratuberculosis in naturally infected cow is not a major route of infection in offspring : a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses de One Health : s'ouvrir à d'autres savoirs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une seule santé : s'ouvrir à d'autres savoirs. Nicolas Lainé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-9, 2024, Collection Sciences en questions, 978-2-7592-4035-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20700,277 +20723,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils to reduce stress impacts in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer le potentiel des extraits de plantes pour renforcer l'immunité des volailles en élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles : un effet bénéfique durable pour les poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fèces de poussins de 12 jours gardent des traces d'expériences postnatales stressantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20980,173 +21003,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hondelatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21202,73 +21225,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake and long-term effects of essential oils after a negative postnatal experience in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21307,51 +21330,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21361,114 +21384,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunite contre Salmonella abortusovis chez la souris : caracterisation des populations lymphocytaires impliquees dans la protection et la reaction granulomateuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId521"/>
+      <w:footerReference w:type="default" r:id="rId522"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21536,51 +21559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F260E9"/>
+    <w:nsid w:val="D1250736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21767,51 +21790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guilloteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-2196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079537" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030430" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.08.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17BMRCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizca&#237;no" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7CQFP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2006.11.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM5WSW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658038v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacourau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Grillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.2.621-628.2003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rouot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.3.1075-1082.2003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Braibant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.9.3050-3053.2002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ekaza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Liautard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kohler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-7-1605" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizcaino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(98)00205-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ND02TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tibor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Wallis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcintyre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Platt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lax" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707847v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.48.4.343" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702633v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625941v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625946v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625903v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hilpipre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Jensink" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740583v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Valheim" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820263v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815209v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750754v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760031v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762858v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829804v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829831v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764631v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770172v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775935v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954003v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617575v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351520v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748935v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Ferreras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/216979_2.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.136" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC8LR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818134v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valheim" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laroucau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814347v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660393v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625888v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631676v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631664v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850825v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guilloteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-2196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02ZW65D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030430" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17BMRCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizca&#237;no" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7CQFP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2006.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM5WSW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacourau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Grillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.3.1075-1082.2003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.2.621-628.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Braibant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.9.3050-3053.2002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680225v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ekaza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Liautard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kohler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-7-1605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizcaino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(98)00205-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ND02TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tibor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Wallis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcintyre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Platt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lax" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700008v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707847v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.48.4.343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702598v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702633v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625903v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hilpipre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740282v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Jensink" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740583v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823164v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Valheim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760031v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829804v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828632v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829831v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764631v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770172v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775935v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617575v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351520v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748935v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Ferreras" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/216979_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.136" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC8LR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818134v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valheim" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laroucau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814347v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/312/9782759240364/une-seule-sante" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631671v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631676v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622346v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850825v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>