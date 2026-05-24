--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -848,735 +848,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+                <w:t xml:space="preserve">Christine Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945601v1</w:t>
+                <w:t xml:space="preserve">hal-03760602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Denis Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Filliat</w:t>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.369-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03760602v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Tavares</w:t>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764717v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,291 +1928,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
+                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911075v1</w:t>
+                <w:t xml:space="preserve">hal-02935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18, pp.100454. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935360v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
               </w:r>
@@ -2849,472 +2849,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
+                <w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">D Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.4261-4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401859v1</w:t>
+                <w:t xml:space="preserve">hal-02628479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new antigen candidates for the early diagnosis of Mycobacterium avium subsp. paratuberculosis infection in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Nyuiadzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Benjamin Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter T.J. Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628479v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new antigen candidates for the early diagnosis of Mycobacterium avium subsp. paratuberculosis infection in goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Douwe Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp.278-287. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608409v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of the Mycobacterium avium subspecies paratuberculosis infection status in young goats and their mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of Migrating CD1b(+) and CD1b(-) Lymph Dendritic Cells in the Promotion of Th1, Th2 and Th17 in Response to Salmonella and Helminth Secretions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1b+ lymph dendritic cells to present Salmonella antigens to naive T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,545 +4048,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
+                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+                <w:t xml:space="preserve">Philippe Le Fleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Payot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.ArtNo9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-6-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666924v1</w:t>
+                <w:t xml:space="preserve">hal-02667971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual virulence and immunogenicity of CGV26 and CGV2631 B-melitensis Rev. 1 deletion mutant strains in sheep after subcutaneous or conjunctival vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lacourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara M Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (17), pp.3461-3468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Fleche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">M. Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+                <w:t xml:space="preserve">S. Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+                <w:t xml:space="preserve">P. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.ArtNo9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 6, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667971v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Flèche</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jacques</w:t>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grayon</w:t>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Al Dahouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bouchon</w:t>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080049v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic aspects of Mycobacterium bovis and Mycobacterium avium-intracellulare complex (MAC)</w:t>
               </w:r>
@@ -5076,226 +5076,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of Brucella melitensis NorMI, an efflux pump belonging to the multidrug and toxic compound extrusion family</w:t>
+                <w:t xml:space="preserve">Brucella abortus vaccine strain RB51 produces low levels of M-like O-antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Braibant</w:t>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.1820-1822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595147v1</w:t>
+                <w:t xml:space="preserve">hal-02680225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella abortus vaccine strain RB51 produces low levels of M-like O-antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of Brucella melitensis NorMI, an efflux pump belonging to the multidrug and toxic compound extrusion family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (9), pp.3050-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.46.9.3050-3053.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680225v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of the ClpATPase ClpA of Brucella suis, and persistence of a knockout mutant in BALB/c mice</w:t>
               </w:r>
@@ -5672,260 +5672,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmonella virulence plasmid enhances Salmonella-induced lysis of macrophages and influences inflammatory responses</w:t>
+                <w:t xml:space="preserve">The Salmonella dublin virulence plasmid does not modulate early T-cell responses in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Wallis</w:t>
+                <w:t xml:space="preserve">A.J. Lax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Gautier</w:t>
+                <w:t xml:space="preserve">Sally Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mcintyre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 64 (8), pp.3385-3393</w:t>
+              <w:t xml:space="preserve">, 1996, 64 (1), pp.222-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684862v1</w:t>
+                <w:t xml:space="preserve">hal-02684202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmonella dublin virulence plasmid does not modulate early T-cell responses in mice</w:t>
+                <w:t xml:space="preserve">The Salmonella virulence plasmid enhances Salmonella-induced lysis of macrophages and influences inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Lax</w:t>
+                <w:t xml:space="preserve">A.V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Macintyre</w:t>
+                <w:t xml:space="preserve">S. Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wallis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.J. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 64 (1), pp.222-229</w:t>
+              <w:t xml:space="preserve">, 1996, 64 (8), pp.3385-3393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684202v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella abortusovis infection in susceptible BALB/cby mice : importance of Lyt-2+ and L3T4+T cells in acquired immunity and granuloma formation</w:t>
               </w:r>
@@ -6774,2595 +6774,2595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Roos Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry van den Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona van den Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661426v1</w:t>
+                <w:t xml:space="preserve">hal-04617323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089982v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613506v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693076v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelien Graat</w:t>
+                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617323v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de pratiques alternatives et complémentaires pour préserver la santé et le bien-être des volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Réunion BroilerNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089973v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de pratiques alternatives et complémentaires pour préserver la santé et le bien-être des volailles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black soldier fly products inclusion in broiler diets: effects on animal performance, meat quality, health, and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion BroilerNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613411v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661370v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser l'usage des plantes en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661421v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black soldier fly products inclusion in broiler diets: effects on animal performance, meat quality, health, and welfare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Belloir</w:t>
+                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661442v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613407v1</w:t>
+                <w:t xml:space="preserve">hal-04613506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l'usage des plantes en élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661378v1</w:t>
+                <w:t xml:space="preserve">hal-04693076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+                <w:t xml:space="preserve">hal-04613432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9421,945 +9421,945 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613432v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automédication animale, un comportement à favoriser pour renforcer la robustesse des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café PlAnHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau PlAnHealth 2.0 du métaprogramme METABIO, Oct 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
+                <w:t xml:space="preserve">Automédication animale, Un comportement à favoriser pour renforcer la robustesse des volailles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
+              <w:t xml:space="preserve">Réseau SOS-agro du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442485v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automédication animale, Un comportement à favoriser pour renforcer la robustesse des volailles ?</w:t>
+                <w:t xml:space="preserve">Les plantes au service de l'immunité, de la santé et du bien-être des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau SOS-agro du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Café PlAnHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau PlAnHealth 2.0 du métaprogramme METABIO, Oct 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702598v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes au service de l'immunité, de la santé et du bien-être des volailles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café PlAnHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau PlAnHealth 2.0 du métaprogramme METABIO, Oct 2023, On line, France</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702633v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152207v1</w:t>
+                <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607918v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,1320 +10378,1320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953063v1</w:t>
+                <w:t xml:space="preserve">hal-04129517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129517v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759164v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758295v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic challenges in the postnatal period of chick: consequences on physiology and complementary health practice development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSIS Days 2021. ID4FEEd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Annecy, France</w:t>
+              <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625941v1</w:t>
+                <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’olfaction à la zoopharmacognosie : s’inspirer des animaux pour la recherche médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Väre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parrott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID-Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625946v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381673v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic challenges in the postnatal period of chick: consequences on physiology and complementary health practice development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">BIOSIS Days 2021. ID4FEEd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761026v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’olfaction à la zoopharmacognosie : s’inspirer des animaux pour la recherche médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">ID-Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03625946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des extraits de plantes au service d’un système immunitaire robuste : méthodes d’évaluation sur cellules et chez l’animal</w:t>
               </w:r>
@@ -12009,64 +12009,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Allimonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12115,997 +12115,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Où en est la recherche scientifique sur l’utilisation des huiles essentielles chez les animaux d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Céline Hilpipre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’animation Réseau INRA Santé Animale Elevage Biologique (SAEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738240v1</w:t>
+                <w:t xml:space="preserve">hal-03625903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en est la recherche scientifique sur l’utilisation des huiles essentielles chez les animaux d’élevage ?</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation Réseau INRA Santé Animale Elevage Biologique (SAEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625903v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexia Koch</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785657v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737347v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608779v1</w:t>
+                <w:t xml:space="preserve">hal-01604161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Koch</w:t>
+                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604161v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+                <w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
+              <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617845v1</w:t>
+                <w:t xml:space="preserve">hal-01604503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604503v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
@@ -13216,90 +13216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13335,674 +13335,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets durables d’une mise en élevage retardée des poussins sur leur santé et leurs performances.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress et adaptation chez les monogastriques : inter-relations entre les réponses physiologique, immunitaire et anti-oxydante cellulaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">22. Forum Nutrition &amp; Filière DSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743841v1</w:t>
+                <w:t xml:space="preserve">hal-02740908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités des recherches sur le bien-être animal en aviculture issues du congrès international 2014 sur l’évaluation du bien-être des animaux à l’échelle de la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joop Jensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (2015-03-25-2015-03-26) Tours (FRA). In : 11ème Journées de la Recherche Avicole et Palmidèdes à Foie Gras. Paris (FRA) : ITAVI - Institut Technique de l'Aviculture (Journées de la Recherche Avicole et des Palmipèdes à Foie Gras), 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740843v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et adaptation chez les monogastriques : inter-relations entre les réponses physiologique, immunitaire et anti-oxydante cellulaire.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Forum Nutrition &amp; Filière DSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dinard, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740908v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GISA et le bien-être des animaux dans le contexte de l'élevage productif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'Inra au Salon international de l’agriculture-SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). FRA., Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740929v1</w:t>
+                <w:t xml:space="preserve">hal-02740583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités des recherches sur le bien-être animal en aviculture issues du congrès international 2014 sur l’évaluation du bien-être des animaux à l’échelle de la ferme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets durables d’une mise en élevage retardée des poussins sur leur santé et leurs performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (2015-03-25-2015-03-26) Tours (FRA). In : 11ème Journées de la Recherche Avicole et Palmidèdes à Foie Gras. Paris (FRA) : ITAVI - Institut Technique de l'Aviculture (Journées de la Recherche Avicole et des Palmipèdes à Foie Gras), 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740282v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GISA et le bien-être des animaux dans le contexte de l'élevage productif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'Inra au Salon international de l’agriculture-SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). FRA., Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740583v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
               </w:r>
@@ -14040,51 +14040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
@@ -14126,64 +14126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14251,51 +14251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1B+ lymph dendritic cells to present Salmonella antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14372,51 +14372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1b+ lymph dendritic cells to present Salmonella antigens to naive T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14493,64 +14493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14605,51 +14605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse immunitaire précoce vis-Ã -vis de Mycobacterium avium subsp paratuberculosis chez le jeune caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15026,168 +15026,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micobacterium smegmatis produces a HBHA homologue which is not involved in epithelial adherence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Drobecq</w:t>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Pathogenesis of Mycobacterial Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saltsjobaden, Sweden. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825996v1</w:t>
+                <w:t xml:space="preserve">hal-02825477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domiciliation lymphocytaire et réponse cytokines dans les tissus lymphoïdes associés aux muqueuses oculaire et oro-nasales chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Suraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15203,385 +15203,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Payot</w:t>
+                <w:t xml:space="preserve">Development of VNTR typing of M avium ssp paratuberculosis : comparison of results with those obtained by IS900 RFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bernex</w:t>
+                <w:t xml:space="preserve">Philip Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
+              <w:t xml:space="preserve">8th International Colloquium on Paratuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Copenhagen, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825477v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of VNTR typing of M avium ssp paratuberculosis : comparison of results with those obtained by IS900 RFLP</w:t>
+                <w:t xml:space="preserve">Micobacterium smegmatis produces a HBHA homologue which is not involved in epithelial adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">H Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Supply</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Raze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Colloquium on Paratuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Copenhagen, Denmark. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">6th International Conference of Pathogenesis of Mycobacterial Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saltsjobaden, Sweden. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827974v1</w:t>
+                <w:t xml:space="preserve">hal-02825996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic and mucosal exposures to salmonella in sheep trigger the local traffic of dendritic cells in lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
@@ -15729,70 +15729,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouveau vaccin contre la brucellose des petits ruminants</w:t>
+                <w:t xml:space="preserve">Development of a genetically modified Brucella melitensis Rev1 live vaccine associated to a diagnostic assay allowing discrimination between vaccinated and infected sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15808,366 +15808,366 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d'Immunologie, Club Vaccinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">56th Brucellose Research Conference Brucellosis 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pamplona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829804v1</w:t>
+                <w:t xml:space="preserve">hal-02828632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a genetically modified Brucella melitensis Rev1 live vaccine associated to a diagnostic assay allowing discrimination between vaccinated and infected sheep</w:t>
+                <w:t xml:space="preserve">Etude de la présentation antigènique induite par voie conjonctivale chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Laroucau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Suraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Brucellose Research Conference Brucellosis 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pamplona, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Transversalité Immunologie des muqueuses : bilan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828632v1</w:t>
+                <w:t xml:space="preserve">hal-02828665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la présentation antigènique induite par voie conjonctivale chez le mouton</w:t>
+                <w:t xml:space="preserve">Développement d'un nouveau vaccin contre la brucellose des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Payot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalité Immunologie des muqueuses : bilan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828665v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau vaccin contre la brucellose des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16183,73 +16183,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Société Française d'Immunologie, Club Vaccinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829831v1</w:t>
+                <w:t xml:space="preserve">hal-02829804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of nramp1 gene in mice infected with Brucella melitensis</w:t>
               </w:r>
@@ -16494,51 +16494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO advanced research workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Messine, Italy</w:t>
@@ -16593,303 +16593,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclosion à la ferme… pour limiter les perturbations postnatales des poussins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613422v1</w:t>
+                <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éclosion à la ferme… pour limiter les perturbations postnatales des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613426v1</w:t>
+                <w:t xml:space="preserve">hal-04613422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16970,77 +16970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEXAVI: Development of a methodology to assess the capacity of plant extracts to strengthen the natural defenses of poultry, from the selection of extracts to the measurements of biological effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17072,432 +17072,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+                <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497716v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17578,90 +17578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17822,402 +17822,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607557v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrère E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
               </w:r>
@@ -18844,799 +18844,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Automédication et expérience négative post-natale chez le poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741006v1</w:t>
+                <w:t xml:space="preserve">hal-02743694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automédication et expérience négative post-natale chez le poussin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rat</w:t>
+                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743694v1</w:t>
+                <w:t xml:space="preserve">hal-02741006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare-Health in early life programme - WHELP 2014-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617575v1</w:t>
+                <w:t xml:space="preserve">hal-02741891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare-Health in early life programme - WHELP 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741891v1</w:t>
+                <w:t xml:space="preserve">hal-03617575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are rats able to detect stress odours in chicken droppings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bombail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
+              <w:t xml:space="preserve">50. International Society for Applied Ethology Congress (ISAE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605528v1</w:t>
+                <w:t xml:space="preserve">hal-01351520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rats able to detect stress odours in chicken droppings?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. International Society for Applied Ethology Congress (ISAE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351520v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19678,103 +19678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t>
@@ -19829,64 +19829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19954,51 +19954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20212,51 +20212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse immunitaire précoce vis-à-vis de Mycobacterium avium subsp. Paratuberculosis chez le jeune caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20475,51 +20475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical transmission of M avium ssp paratuberculosis in naturally infected cow is not a major route of infection in offspring : a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21559,51 +21559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1250736"/>
+    <w:nsid w:val="211D2114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21790,51 +21790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guilloteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-2196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02ZW65D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030430" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17BMRCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizca&#237;no" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7CQFP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2006.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM5WSW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacourau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Grillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.3.1075-1082.2003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.2.621-628.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Braibant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.9.3050-3053.2002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680225v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ekaza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Liautard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kohler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-7-1605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizcaino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(98)00205-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ND02TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tibor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Wallis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcintyre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Platt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lax" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700008v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707847v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.48.4.343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702598v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702633v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625903v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hilpipre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740282v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Jensink" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740583v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823164v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Valheim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760031v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829804v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828632v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829831v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764631v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770172v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775935v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617575v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351520v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748935v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Ferreras" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/216979_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.136" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC8LR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818134v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valheim" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laroucau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814347v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/312/9782759240364/une-seule-sante" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631671v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631676v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622346v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850825v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-guilloteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-2196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02ZW65D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030430" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17BMRCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizca&#237;no" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N7CQFP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2006.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM5WSW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacourau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Grillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boschiroli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thorel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.3.1075-1082.2003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dornand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.2.621-628.2003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Braibant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.9.3050-3053.2002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Ekaza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Liautard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kohler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-7-1605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Vizcaino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(98)00205-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ND02TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tibor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lax" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Macintyre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Wallis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcintyre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Platt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700008v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707847v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlb.48.4.343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613411v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702643v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625941v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hilpipre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Jensink" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740583v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743841v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823164v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Valheim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815209v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760031v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827974v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825996v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Drobecq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raze" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garin-Bastuji" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828665v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Payot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829831v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829804v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764631v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770172v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775935v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613422v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606305v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741244v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617575v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351520v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748935v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Ferreras" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/216979_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2012.11.136" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XC8LR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818134v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valheim" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laroucau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814347v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825529v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660393v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/312/9782759240364/une-seule-sante" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631671v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631676v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622346v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850825v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>