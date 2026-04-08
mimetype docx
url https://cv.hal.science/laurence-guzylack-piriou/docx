--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Lymphocyte Intestinal Retention Defect (BLIRD): a novel recessive immunogenetic disorder in Holstein cattle</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dutheil</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Gausseres</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanad Abou Monsef</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2566997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319670v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
               </w:r>
@@ -368,1649 +368,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bovine Lymphocyte Intestinal Retention Defect (BLIRD): a novel recessive immunogenetic disorder in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margarita Cano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanad Abou Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2566997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714371v1</w:t>
+                <w:t xml:space="preserve">hal-05319670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A loss of function mutation in SOCS2 results in increased inflammatory response of macrophages to TLR ligands and Staphylococcus aureus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1397330⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105715v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zymosan-Induced Murine Peritonitis Is Associated with an Increased Sphingolipid Synthesis without Changing the Long to Very Long Chain Ceramide Ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A loss of function mutation in SOCS2 results in increased inflammatory response of macrophages to TLR ligands and Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Tardieu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Christian Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032773⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1397330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1397330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013157v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with yeast β-glucans improves the resolution of Escherichia coli-associated inflammatory responses independently of monocyte/macrophage immune training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zymosan-Induced Murine Peritonitis Is Associated with an Increased Sphingolipid Synthesis without Changing the Long to Very Long Chain Ceramide Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Breyne</w:t>
+                <w:t xml:space="preserve">Alix Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">Didier Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1086413⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957147v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral exposure to bisphenol A exacerbates allergic inflammation in a mouse model of food allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Misme‐aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 472, pp.153188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2022.153188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Life Exposure to Food Contaminants and Social Stress as Risk Factor for Metabolic Disorders Occurrence?—An Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oral supplementation with yeast β-glucans improves the resolution of Escherichia coli-associated inflammatory responses independently of monocyte/macrophage immune training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11050687⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1086413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1086413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222181v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liraglutide targets the gut microbiota and the intestinal immune system to regulate insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+                <w:t xml:space="preserve">Julie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Diabetologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (7), pp.881-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00592-020-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209709v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, S or F mother’s dermal impregnation impairs offspring immune responses in a dose and sex-specific manner in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductal Macrophages Predominate in the Immune Landscape of the Lactating Mammary Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausserès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81231-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.754661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.754661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121977v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects on intestinal inflammation status in mice perinatally exposed to bisphenol S</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128009⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964984v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductal Macrophages Predominate in the Immune Landscape of the Lactating Mammary Gland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Early Life Exposure to Food Contaminants and Social Stress as Risk Factor for Metabolic Disorders Occurrence?—An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.754661⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11050687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754029v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liraglutide targets the gut microbiota and the intestinal immune system to regulate insulin secretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A, S or F mother’s dermal impregnation impairs offspring immune responses in a dose and sex-specific manner in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Charpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00592-020-01657-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180870v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Supplementation of Food Ingredient (Prebiotic) or Food Contaminant (Mycotoxin) Influences Mucosal Immune System in Piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenerational effects on intestinal inflammation status in mice perinatally exposed to bisphenol S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rome</w:t>
+                <w:t xml:space="preserve">Axelle Brulport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Seeboth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), 18 p. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12072115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901835v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal oral exposure to low doses of bisphenol A, S or F impairs immune functions at intestinal and systemic levels in female offspring mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
@@ -2042,2986 +2042,3120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential influences of the BPA, BPS and BPF on in vitro IL-17 secretion by mouse and human T cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Supplementation of Food Ingredient (Prebiotic) or Food Contaminant (Mycotoxin) Influences Mucosal Immune System in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104993⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12072115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945335v1</w:t>
+                <w:t xml:space="preserve">hal-02901835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral exposure to bisphenols induced food intolerance and colitis in vivo by modulating immune response in adult mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146, pp.111773. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential influences of the BPA, BPS and BPF on in vitro IL-17 secretion by mouse and human T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.104993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627769v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428712v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.452-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to endocrine disruptors and development of allergic diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622607v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of bisphenol a perinatal exposure on immune responses and gut barrier function in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to endocrine disruptors and development of allergic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-017-2038-2⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605958v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Gut dysbiosis and impairment of immune system homeostasis in perinatally-exposed mice to bisphenol A precede obese phenotype development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15196-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508951v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut dysbiosis and impairment of immune system homeostasis in perinatally-exposed mice to bisphenol A precede obese phenotype development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15196-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629402v1</w:t>
+                <w:t xml:space="preserve">hal-01508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of intestinal and systemic immune responses in adults after perinatal exposure to bisphenol A (BPA): Possible involvement of adverse food reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Consequences of bisphenol a perinatal exposure on immune responses and gut barrier function in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, on line (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-017-2038-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630769v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of recent developmental immunotoxicity studies with bisphenol A in the context of the 2015 EFSA t-TDI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen V. S. Hessel</w:t>
+                <w:t xml:space="preserve">Dysregulation of intestinal and systemic immune responses in adults after perinatal exposure to bisphenol A (BPA): Possible involvement of adverse food reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Ezendam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamie Dewitt</w:t>
+                <w:t xml:space="preserve">Caroline Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3), pp.135-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602229v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to a low dose of bisphenol A impaired systemic cellular immune response and predisposes young rats to intestinal parasitic infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of recent developmental immunotoxicity studies with bisphenol A in the context of the 2015 EFSA t-TDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+                <w:t xml:space="preserve">Ellen V. S. Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Naturel</w:t>
+                <w:t xml:space="preserve">Janine Ezendam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur A. van Broekhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Hakkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112752⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636676v1</w:t>
+                <w:t xml:space="preserve">hal-01602229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food intolerance at adulthood after perinatal exposure to the endocrine disruptor bisphenol A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Perinatal exposure to a low dose of bisphenol A impaired systemic cellular immune response and predisposes young rats to intestinal parasitic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-255380⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636033v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food intolerance at adulthood after perinatal exposure to the endocrine disruptor bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roberta Abrami</w:t>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorica Braniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (11), pp.4893-4900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-255380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129705v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-Fos immunoreactivity in the pig brain following deoxynivalenol intoxication: focus on NUCB2/nesfatin-1 expressing neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deoxynivalenol as a new factor in the persistence of intestinal inflammatory diseases: An emerging hypothesis through possible modulation of Th17-mediated response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion S Bonnet</w:t>
+                <w:t xml:space="preserve">Patricia Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Trouslard</w:t>
+                <w:t xml:space="preserve">Roberta Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34, pp.135-149. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2012.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650060v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect on the intestine of some fungal toxins: The Trichothecenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">c-Fos immunoreactivity in the pig brain following deoxynivalenol intoxication: focus on NUCB2/nesfatin-1 expressing neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion S Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trouslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157339512800671967⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644112v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fungal T-2 toxin alters the activation of primary macrophages induced by TLR-agonists resulting in a decrease of the inflammatory response in the pig</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">The effect on the intestine of some fungal toxins: The Trichothecenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kolf-Clauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-43-35⟩</w:t>
+              <w:t xml:space="preserve">Current Immunology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157339512800671967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651074v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical swine fever virus npro limits type I interferon induction in plasmacytoid dendritic cells by interacting with interferon regulatory factor 7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The fungal T-2 toxin alters the activation of primary macrophages induced by TLR-agonists resulting in a decrease of the inflammatory response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruggli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00330-11⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-43-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191121v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High interferon type I responses in the lung, plasma and spleen during highly pathogenic H5N1 infection of chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé R Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Liniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ocaña-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9716-42-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical swine fever virus can remain virulent after specific elimination of the interferon regulatory factor 3-degrading function of Npro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Classical swine fever virus npro limits type I interferon induction in plasmacytoid dendritic cells by interacting with interferon regulatory factor 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Fiebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruggli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.817-829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01509-08⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 85 (16), pp.8002-8011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00330-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668081v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane markers of the immune cells in swine: an update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Classical swine fever virus can remain virulent after specific elimination of the interferon regulatory factor 3-degrading function of Npro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruggli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R. Fiebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01509-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00902940v1</w:t>
+                <w:t xml:space="preserve">hal-02668081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Membrane markers of the immune cells in swine: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Porcine peripheral blood dendritic cells and natural interferon-producing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos P. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 110 (4), pp.440-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2567.2003.01755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5031,1793 +5165,1793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLIRD, a new genetic disorder affecting immunity and life expectancy in Holstein dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gaussères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a new point mutation in ITGB7 affecting life expectancy in Holstein dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gaussères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2019 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ambre Riba</w:t>
+                <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603069v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stress induces glucose intolerance and insulin secretion failure in elder female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+                <w:t xml:space="preserve">GLP-1 receptor agonist impact gutmicrobiota and intestinal immunity to improve hyperglycaemia and dyslipidaemia in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Waget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2017, Lisbonne, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607870v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLP-1 receptor agonist impact gutmicrobiota and intestinal immunity to improve hyperglycaemia and dyslipidaemia in rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Sulpice</w:t>
+                <w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2017, Lisbonne, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733656v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Early life stress induces glucose intolerance and insulin secretion failure in elder female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607410v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic maternal separation in mice impaired immuno-metabolism in older offspring on standard diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherryl Harkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution dans l’intestin et impacts sur le système immunitaire de nanoparticules de dioxyde de titane (TiO2) après exposition orale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant, Deoxynivalenol, induces a Th1/Th17 pro-inflammatory intestinal immune response in the pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réponse pro-inflammatoire face au déoxynivalenol : sensibilisation de la réponse intestinale vis-à-vis des pathogènes chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Francaise d’Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Immunologie (SFI). Montpellier, FRA., Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810399v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution par la mycotoxine T-2 de la réponse pro-inflammatoire des macrophages alvéolaires porcins à l'activation en réponse aux ligands des TLRs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">De faibles doses de mycotoxine T-2 conduisent à une diminution de la réponse immunitaire pro-inflammatoire produites par les macrophages alvéolaires porcins (PAMs) en réponse à des motifs bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres du réseau Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809539v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De faibles doses de mycotoxine T-2 conduisent à une diminution de la réponse immunitaire pro-inflammatoire produites par les macrophages alvéolaires porcins (PAMs) en réponse à des motifs bactériens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Diminution par la mycotoxine T-2 de la réponse pro-inflammatoire des macrophages alvéolaires porcins à l'activation en réponse aux ligands des TLRs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">8èmes rencontres du réseau Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803234v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse pro-inflammatoire face au déoxynivalenol : sensibilisation de la réponse intestinale vis-à-vis des pathogènes chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The food contaminant, Deoxynivalenol, induces a Th1/Th17 pro-inflammatory intestinal immune response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Francaise d’Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Immunologie (SFI). Montpellier, FRA., Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808627v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du déoxynivalenol dans l’induction d’une réponse inflammatoire intestinale Th17 chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. rencontres du réseau Immunologie des Animaux Domestiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Interferon (IFN) producing cells can reach lymph node via afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6827,289 +6961,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food additive (prebiotic) and food contaminant (mycotoxin) in the maternal diet onto the ontogenesis and responsiveness of mucosal immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mycotoxine déoxynivalénol (DON) oriente la réponse immunitaire intestinale vers une réponse inflammatoire Th1/Th17 et inhibe les effets bénéfiques de &amp;lt;em&amp;gt;Lactobacillus amylovorus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7256,51 +7390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme&#8208;aucouturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050687" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81231-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01657-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00614-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104993" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Placide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111773" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sommer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2038-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15196-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3M1X7TJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen V. S. Hessel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur A. van Broekhuizen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Hakkert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dewitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Naturel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112752" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Braniste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaig&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trouslard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2012.10.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W37JSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kolf-Clauw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Fiebach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Python" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Summerfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruggli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00330-11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liniger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oca&#241;a-Macchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Summerfield" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Fiebach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01509-08" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P. Carrasco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie T&#226;che" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2003.01755.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Christensen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sulpice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809539v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808627v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme&#8208;aucouturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01657-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81231-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00614-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Placide" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104993" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15196-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sommer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2038-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3M1X7TJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen V. S. Hessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur A. van Broekhuizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Hakkert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dewitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Naturel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Braniste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaig&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trouslard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2012.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W37JSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kolf-Clauw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-35" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liniger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Python" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oca&#241;a-Macchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Fiebach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Summerfield" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruggli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00330-11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Summerfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Fiebach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauhofer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01509-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P. Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie T&#226;che" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2003.01755.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Christensen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sulpice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808627v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>