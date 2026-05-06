--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -4384,321 +4384,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High interferon type I responses in the lung, plasma and spleen during highly pathogenic H5N1 infection of chicken</w:t>
+                <w:t xml:space="preserve">Classical swine fever virus npro limits type I interferon induction in plasmacytoid dendritic cells by interacting with interferon regulatory factor 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé R Moulin</w:t>
+                <w:t xml:space="preserve">Ana R Fiebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Liniger</w:t>
+                <w:t xml:space="preserve">Sylvie Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Python</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+                <w:t xml:space="preserve">Artur Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ocaña-Macchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ruggli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (16), pp.8002-8011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00330-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644351v1</w:t>
+                <w:t xml:space="preserve">hal-01191121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical swine fever virus npro limits type I interferon induction in plasmacytoid dendritic cells by interacting with interferon regulatory factor 7</w:t>
+                <w:t xml:space="preserve">High interferon type I responses in the lung, plasma and spleen during highly pathogenic H5N1 infection of chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R Fiebach</w:t>
+                <w:t xml:space="preserve">Hervé R Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Liniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruggli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuela Ocaña-Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (16), pp.8002-8011. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00330-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191121v1</w:t>
+                <w:t xml:space="preserve">hal-02644351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical swine fever virus can remain virulent after specific elimination of the interferon regulatory factor 3-degrading function of Npro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,252 +4782,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane markers of the immune cells in swine: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193693v1</w:t>
+                <w:t xml:space="preserve">hal-00902940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane markers of the immune cells in swine: an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Salmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (6), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902940v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine peripheral blood dendritic cells and natural interferon-producing cells</w:t>
               </w:r>
@@ -6298,254 +6298,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse pro-inflammatoire face au déoxynivalenol : sensibilisation de la réponse intestinale vis-à-vis des pathogènes chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food contaminant, Deoxynivalenol, induces a Th1/Th17 pro-inflammatory intestinal immune response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Francaise d’Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Immunologie (SFI). Montpellier, FRA., Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808627v1</w:t>
+                <w:t xml:space="preserve">hal-02810399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De faibles doses de mycotoxine T-2 conduisent à une diminution de la réponse immunitaire pro-inflammatoire produites par les macrophages alvéolaires porcins (PAMs) en réponse à des motifs bactériens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Solinhac</w:t>
+                <w:t xml:space="preserve">Réponse pro-inflammatoire face au déoxynivalenol : sensibilisation de la réponse intestinale vis-à-vis des pathogènes chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville service., May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803234v1</w:t>
+                <w:t xml:space="preserve">hal-02808627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution par la mycotoxine T-2 de la réponse pro-inflammatoire des macrophages alvéolaires porcins à l'activation en réponse aux ligands des TLRs.</w:t>
+                <w:t xml:space="preserve">De faibles doses de mycotoxine T-2 conduisent à une diminution de la réponse immunitaire pro-inflammatoire produites par les macrophages alvéolaires porcins (PAMs) en réponse à des motifs bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
@@ -6563,181 +6563,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres du réseau Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809539v1</w:t>
+                <w:t xml:space="preserve">hal-02803234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant, Deoxynivalenol, induces a Th1/Th17 pro-inflammatory intestinal immune response in the pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminution par la mycotoxine T-2 de la réponse pro-inflammatoire des macrophages alvéolaires porcins à l'activation en réponse aux ligands des TLRs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Francaise d’Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Immunologie (SFI). Montpellier, FRA., Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8èmes rencontres du réseau Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810399v1</w:t>
+                <w:t xml:space="preserve">hal-02809539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du déoxynivalenol dans l’induction d’une réponse inflammatoire intestinale Th17 chez le porc</w:t>
               </w:r>
@@ -6818,64 +6818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Interferon (IFN) producing cells can reach lymph node via afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme&#8208;aucouturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01657-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81231-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00614-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Placide" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104993" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15196-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sommer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2038-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3M1X7TJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen V. S. Hessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur A. van Broekhuizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Hakkert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dewitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Naturel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Braniste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaig&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trouslard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2012.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W37JSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kolf-Clauw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-35" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liniger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Python" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oca&#241;a-Macchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Fiebach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Summerfield" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruggli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00330-11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Summerfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Fiebach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauhofer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01509-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P. Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie T&#226;che" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2003.01755.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Christensen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sulpice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808627v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausseres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanad Abou Monsef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2566997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1397330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme&#8208;aucouturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dijoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2022.153188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1086413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-020-01657-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.754661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81231-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00614-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Placide" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104993" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15196-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sommer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2038-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3M1X7TJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen V. S. Hessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur A. van Broekhuizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Hakkert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dewitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Naturel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112752" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Braniste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Abrami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaig&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trouslard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2012.10.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W37JSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kolf-Clauw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157339512800671967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-35" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Fiebach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Python" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Summerfield" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruggli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00330-11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R Moulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liniger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oca&#241;a-Macchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Summerfield" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Fiebach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauhofer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01509-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P. Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie T&#226;che" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2003.01755.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gauss&#232;res" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Christensen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sulpice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>