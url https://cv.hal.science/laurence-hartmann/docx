--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1342,812 +1342,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of hearing loss and hearing care</w:t>
+                <w:t xml:space="preserve">Consequences of hearing loss – an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFOS ENT World congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the Nordic audiology college 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109462v1</w:t>
+                <w:t xml:space="preserve">hal-02109446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic aspects of hearing care</w:t>
+                <w:t xml:space="preserve">The economics of hearing loss and hearing care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunch debate european parliament</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IFOS ENT World congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109468v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-santé et gains de productivité</w:t>
+                <w:t xml:space="preserve">Socio-economic aspects of hearing care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybermed 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Antibes, France</w:t>
+              <w:t xml:space="preserve">Lunch debate european parliament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109458v1</w:t>
+                <w:t xml:space="preserve">hal-02109468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact médico-économique de la surdité</w:t>
+                <w:t xml:space="preserve">E-santé et gains de productivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française d’audiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Cybermed 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109452v1</w:t>
+                <w:t xml:space="preserve">hal-02109458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique des soins auditifs</w:t>
+                <w:t xml:space="preserve">Impact médico-économique de la surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national des audioprothésistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française d’audiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109466v1</w:t>
+                <w:t xml:space="preserve">hal-02109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of hearing loss – an economic approach</w:t>
+                <w:t xml:space="preserve">Impact économique des soins auditifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Nordic audiology college 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès national des audioprothésistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109446v1</w:t>
+                <w:t xml:space="preserve">hal-02109466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing loss in France</w:t>
+                <w:t xml:space="preserve">Impact of hearing loss in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de l’Association européenne des audioprothésistes (AEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Spend to save - British academy of audiology and the ear foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109474v1</w:t>
+                <w:t xml:space="preserve">hal-02109471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques et environnementaux pour la santé des populations : évaluations économiques</w:t>
+                <w:t xml:space="preserve">Hearing loss in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Impact climat-Med 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Menton, France</w:t>
+              <w:t xml:space="preserve">Symposium de l’Association européenne des audioprothésistes (AEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109475v1</w:t>
+                <w:t xml:space="preserve">hal-02109474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et impact économique de l’e-santé en France et en Europe</w:t>
+                <w:t xml:space="preserve">Conséquences des changements climatiques et environnementaux pour la santé des populations : évaluations économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybermed 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">Congrès Impact climat-Med 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109472v1</w:t>
+                <w:t xml:space="preserve">hal-02109475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
+                <w:t xml:space="preserve">Diffusion et impact économique de l’e-santé en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel des audioprothésistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Cybermed 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109477v1</w:t>
+                <w:t xml:space="preserve">hal-02109472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hearing loss in France</w:t>
+                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spend to save - British academy of audiology and the ear foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès annuel des audioprothésistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109471v1</w:t>
+                <w:t xml:space="preserve">hal-02109477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la cybermédecine : perspective économique</w:t>
               </w:r>
@@ -2846,395 +2846,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03118860v1</w:t>
+                <w:t xml:space="preserve">halshs-03460640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03460640v1</w:t>
+                <w:t xml:space="preserve">halshs-03118860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impact of hearing loss in France and developed countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kervasdoué</w:t>
+                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CNAM; European Association of Hearing Aid Professionals. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UNSAF. 2016, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105131v1</w:t>
+                <w:t xml:space="preserve">hal-02109492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
+                <w:t xml:space="preserve">Economic impact of hearing loss in France and developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UNSAF. 2016, 96 p</w:t>
+              <w:t xml:space="preserve">[Research Report] CNAM; European Association of Hearing Aid Professionals. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109492v1</w:t>
+                <w:t xml:space="preserve">hal-02105131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3389,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03697441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.401.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kerguiziau de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02105131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03697441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.401.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kerguiziau de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02105131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>