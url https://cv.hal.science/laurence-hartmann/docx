--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -3056,185 +3056,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03118860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
+                <w:t xml:space="preserve">Economic impact of hearing loss in France and developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UNSAF. 2016, 96 p</w:t>
+              <w:t xml:space="preserve">[Research Report] CNAM; European Association of Hearing Aid Professionals. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109492v1</w:t>
+                <w:t xml:space="preserve">hal-02105131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impact of hearing loss in France and developed countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Kervasdoué</w:t>
+                <w:t xml:space="preserve">Impact économique du déficit auditif en France et dans les pays développés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Kerguiziau de Kervasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CNAM; European Association of Hearing Aid Professionals. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UNSAF. 2016, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105131v1</w:t>
+                <w:t xml:space="preserve">hal-02109492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3389,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03697441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.401.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kerguiziau de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02105131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03697441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcradv.2022.200094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.401.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Kerguiziau de Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02105131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>