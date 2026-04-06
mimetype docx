--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1989,191 +1989,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput electrochemical screening assay for free and immobilized oxidases: electrochemiluminescence and intermittent pulse amperometry.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-generation engineering of a thermostable transketolase (TKGst) for aliphatic aldehyde acceptors with either improved or reversed stereoselectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Bonaventura</w:t>
+                <w:t xml:space="preserve">Chaoqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Henkens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600647⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.455-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546189v1</w:t>
+                <w:t xml:space="preserve">hal-01543229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering a thermostable transketolase for arylated substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luise Reif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,191 +2227,191 @@
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6GC02017H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-generation engineering of a thermostable transketolase (TKGst) for aliphatic aldehyde acceptors with either improved or reversed stereoselectivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput electrochemical screening assay for free and immobilized oxidases: electrochemiluminescence and intermittent pulse amperometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoqiang Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Lorillière</w:t>
+                <w:t xml:space="preserve">Celia Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongzhi Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Charmantray</w:t>
+                <w:t xml:space="preserve">Robert Henkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.455-459. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.957-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543229v1</w:t>
+                <w:t xml:space="preserve">hal-01546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transketolase-Aldolase Symbiosis for the Stereoselective Preparation of Aldoses and Ketoses of Biological Interest</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor promiscuity of a thermostable transketolase engineered by directed evolution-Efficient complementation of DXS activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lorillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titu Devamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3572,51 +3572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermostable transketolase evolved for aliphatic aldehyde acceptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titu Devamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194D5892"/>
+    <w:nsid w:val="2DDE8E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11447,51 +11447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>