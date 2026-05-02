--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -4975,315 +4975,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutant D-fructose-6-Phosphate Aldolase (Ala129Ser) with improved affinity towards dihydroxyacetone for the synthesis of polyhydroxylated compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical detection of transketolase activity using a tyrosinase biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Gutierrez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Sanchez-Paniagua Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200900772⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.139-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492855v1</w:t>
+                <w:t xml:space="preserve">hal-00530536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of transketolase activity using a tyrosinase biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mutant D-fructose-6-Phosphate Aldolase (Ala129Ser) with improved affinity towards dihydroxyacetone for the synthesis of polyhydroxylated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Sanchez-Paniagua Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26, pp.139-143. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.1039-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200900772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530536v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative scale enzymatic synthesis of D-sedoheptulose-7-phosphate from β-hydroxypyruvate and D-ribose-5-phosphate</w:t>
               </w:r>
@@ -6135,289 +6135,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-binding inhibition of 2-keto-3-deoxy-6-phosphogluconate (KDPG) aldolase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved straightforward chemical synthesis of dihydroxyacetone phosphate through enzymatic desymmetrization of 2,2-dimethoxypropane-1,3-diol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Braga</w:t>
+                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Blonski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.2965-2972. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.9310-9312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo048697k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136361v1</w:t>
+                <w:t xml:space="preserve">hal-00136047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved straightforward chemical synthesis of dihydroxyacetone phosphate through enzymatic desymmetrization of 2,2-dimethoxypropane-1,3-diol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow-binding inhibition of 2-keto-3-deoxy-6-phosphogluconate (KDPG) aldolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+                <w:t xml:space="preserve">Rémi Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bolte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir Blonski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, pp.9310-9312. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.2965-2972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo048697k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136047v1</w:t>
+                <w:t xml:space="preserve">hal-00136361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorogenic assay for transketolase from Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -7132,398 +7132,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric determination of protected Tyrosine at a Tyrosinase biosensor: application to TK activity detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sanchez-Paniagua Lope</w:t>
+                <w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Benaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
+              <w:t xml:space="preserve">COST Castcat Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493339v1</w:t>
+                <w:t xml:space="preserve">hal-00531745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amperometric determination of protected Tyrosine at a Tyrosinase biosensor: application to TK activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez-Paniagua Lope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique et Biologique (RECOB 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493325v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
+                <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Castcat Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique et Biologique (RECOB 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531745v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
               </w:r>
@@ -7548,64 +7548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
@@ -7863,51 +7863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid precursors for the detection of transketolase activity in Escherichia coli auxotrophs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,51 +8152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSO 2008, 22ème Colloque du Club Bioconversions en Synthèse Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bussang, France</w:t>
@@ -8344,221 +8344,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation stéréospécifique de liaison C-C : applications de la transcétolase pour la synthèse d'analogues de cétoses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transketolase engineering - Development of enzymatic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">Action COST CM0701 "Kick-off Workshop"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00246524v1</w:t>
+                <w:t xml:space="preserve">hal-00345618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transketolase engineering - Development of enzymatic assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation stéréospécifique de liaison C-C : applications de la transcétolase pour la synthèse d'analogues de cétoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action COST CM0701 "Kick-off Workshop"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Côme, Italy</w:t>
+              <w:t xml:space="preserve">Université d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345618v1</w:t>
+                <w:t xml:space="preserve">hal-00246524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingéniérie de la transcétolase. Mise au point d'un test de sélection dans E. coli</w:t>
               </w:r>
@@ -8596,51 +8596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes REncontres de Chimie Organique Biologique – RECOB 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, France</w:t>
@@ -9056,433 +9056,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldolase-mediated synthesis of monosaccharides</w:t>
+                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECP06 Multi-step Enzyme catalysed Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Biocat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022376v1</w:t>
+                <w:t xml:space="preserve">hal-00124216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose.</w:t>
+                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">11èmes REcontres de Chimie Organique et Biologique (RECOB 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124216v1</w:t>
+                <w:t xml:space="preserve">hal-00022027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose</w:t>
+                <w:t xml:space="preserve">Enzymes catalysing C-C bond making in sugar chemistry towards new biocatalysts by in vitro evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes REcontres de Chimie Organique et Biologique (RECOB 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Biocat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022027v1</w:t>
+                <w:t xml:space="preserve">hal-00124221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes catalysing C-C bond making in sugar chemistry towards new biocatalysts by in vitro evolution.</w:t>
+                <w:t xml:space="preserve">A new chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldolase-mediated synthesis of monosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">MECP06 Multi-step Enzyme catalysed Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124221v1</w:t>
+                <w:t xml:space="preserve">hal-00022376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of monosaccharides and analogues by stereoselective C6C bond formation</w:t>
               </w:r>
@@ -10103,51 +10103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes REncontres de Chimie Organique Biologique (RECOB 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11018,51 +11018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes as tools for the stereospecific carbon-carbon bonds formation in monosaccharides and analogs synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DDE8E69"/>
+    <w:nsid w:val="12ED1A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11447,51 +11447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>