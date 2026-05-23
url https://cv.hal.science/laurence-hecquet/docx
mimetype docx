--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -399,593 +399,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-acyloin condensation of aldehydes catalysed by transketolase variants for the synthesis of aliphatic α-hydroxyketones</w:t>
+                <w:t xml:space="preserve">Biochemical, Bioinformatic, and Structural Comparisons of Transketolases and Position of Human Transketolase in the Enzyme Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Gadona</w:t>
+                <w:t xml:space="preserve">Rainier-Numa Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Casajus</w:t>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4gc01373e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.3c00714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595754v1</w:t>
+                <w:t xml:space="preserve">hal-04582902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical, Bioinformatic, and Structural Comparisons of Transketolases and Position of Human Transketolase in the Enzyme Evolution</w:t>
+                <w:t xml:space="preserve">Cross-acyloin condensation of aldehydes catalysed by transketolase variants for the synthesis of aliphatic α-hydroxyketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainier-Numa Georges</w:t>
+                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gadona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ballut</w:t>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nushin Aghajari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.3c00714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4gc01373e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582902v1</w:t>
+                <w:t xml:space="preserve">hal-04595754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Deoxysugars from Aliphatic α‐Ketoacids and Aldoses Catalyzed by Thermostable Transketolase Variants from Geobacillus stearothermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nazim Ocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazim Ocal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Samantha Gittings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202201190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607757v1</w:t>
+                <w:t xml:space="preserve">hal-03918083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Deoxysugars from Aliphatic α‐Ketoacids and Aldoses Catalyzed by Thermostable Transketolase Variants from Geobacillus stearothermophilus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nazim Ocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Gittings</w:t>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202201190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918083v1</w:t>
+                <w:t xml:space="preserve">hal-03607757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM Study of Human Transketolase: Thiamine Diphosphate Activation Mechanism and Complete Catalytic Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,103 +1045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Synthesis of Aliphatic Acyloins through Thermostable Transketolase Catalyzed-Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas De Dios Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d -Serine as a Key Building Block: Enzymatic Process Development and Smart Applications within the Cascade Enzymatic Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lorillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf‐dieter Fessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1843,2073 +1843,2073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiamine biosensor based on oxidative trapping of enzyme-substrate intermediate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instant one-pot preparation of functional layered double hydroxides (LDHs) via a continuous hydrothermal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+                <w:t xml:space="preserve">Oana Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cacciuttolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.049⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.614-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201700125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546142v1</w:t>
+                <w:t xml:space="preserve">hal-01656067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-generation engineering of a thermostable transketolase (TKGst) for aliphatic aldehyde acceptors with either improved or reversed stereoselectivity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoqiang Zhou</w:t>
+                <w:t xml:space="preserve">One-pot, two-step cascade synthesis of naturally rare L-$erythro$ (3S,4S) ketoses by coupling thermostable transaminase and transketolase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Lorillière</w:t>
+                <w:t xml:space="preserve">Maxime De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongzhi Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Charmantray</w:t>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.455-459. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.425-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6GC02015A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543229v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a thermostable transketolase for arylated substrates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+                <w:t xml:space="preserve">Thiamine biosensor based on oxidative trapping of enzyme-substrate intermediate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilte Halma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luise Reif</w:t>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Yi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Charmantray</w:t>
+                <w:t xml:space="preserve">Vanessa Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.481-489. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.850-857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC02017H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541467v1</w:t>
+                <w:t xml:space="preserve">hal-01546142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput electrochemical screening assay for free and immobilized oxidases: electrochemiluminescence and intermittent pulse amperometry.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-generation engineering of a thermostable transketolase (TKGst) for aliphatic aldehyde acceptors with either improved or reversed stereoselectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Henkens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Chaoqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600647⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.455-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546189v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transketolase-Aldolase Symbiosis for the Stereoselective Preparation of Aldoses and Ketoses of Biological Interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t>
+                <w:t xml:space="preserve">Engineering a thermostable transketolase for arylated substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Touisni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Marie-Luise Reif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Lemaire</w:t>
+                <w:t xml:space="preserve">Dong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359 (12), pp.2061 - 2065. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201700209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6GC02017H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654769v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor promiscuity of a thermostable transketolase engineered by directed evolution-Efficient complementation of DXS activity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+                <w:t xml:space="preserve">High-throughput electrochemical screening assay for free and immobilized oxidases: electrochemiluminescence and intermittent pulse amperometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Junker</w:t>
+                <w:t xml:space="preserve">Celia Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kickstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Kristin Link</w:t>
+                <w:t xml:space="preserve">Robert Henkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201701169⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540844v1</w:t>
+                <w:t xml:space="preserve">hal-01546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant one-pot preparation of functional layered double hydroxides (LDHs) via a continuous hydrothermal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transketolase-Aldolase Symbiosis for the Stereoselective Preparation of Aldoses and Ketoses of Biological Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Pascu</w:t>
+                <w:t xml:space="preserve">Nadia Touisni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Marre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201700125⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359 (12), pp.2061 - 2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201700209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656067v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot, two-step cascade synthesis of naturally rare L-$erythro$ (3S,4S) ketoses by coupling thermostable transaminase and transketolase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Lorillière</w:t>
+                <w:t xml:space="preserve">Donor promiscuity of a thermostable transketolase engineered by directed evolution-Efficient complementation of DXS activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kickstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime De Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bruna</w:t>
+                <w:t xml:space="preserve">Sascha Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egon Heuson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+                <w:t xml:space="preserve">Marie-Kristin Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.425-435. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.5358-5362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC02015A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201701169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540859v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet millifluidics for kinetic study of transketolase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Hélaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">A. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323789v1</w:t>
+                <w:t xml:space="preserve">hal-01479103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet millifluidics for kinetic study of transketolase.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Hecquet</w:t>
+                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarrazin</w:t>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.064103. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.2144-2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4966619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479103v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactose Oxidase/Prussian Blue Based Biosensors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+                <w:t xml:space="preserve">Chiral polyol synthesis catalyzed by a thermostable Transketolase immobilized on Layered Double Hydroxides in Ionic liquids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noguer</w:t>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201400720⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.3163-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201500524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213418v1</w:t>
+                <w:t xml:space="preserve">hal-01213647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate cycling based fluorometric assay for dihydroxyacetone phosphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charmantray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.13-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a Thermostable Transketolase for Unnatural Conversion of (2S)-Hydroxyaldehyde.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+                <w:t xml:space="preserve">Galactose Oxidase/Prussian Blue Based Biosensors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touisni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titu Devamani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357, pp.1715-1720. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1341-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206477v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermostable transketolase evolved for aliphatic aldehyde acceptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Engineering a Thermostable Transketolase for Unnatural Conversion of (2S)-Hydroxyaldehyde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titu Devamani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC08436E⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.1715-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207844v1</w:t>
+                <w:t xml:space="preserve">hal-01206477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral polyol synthesis catalyzed by a thermostable Transketolase immobilized on Layered Double Hydroxides in Ionic liquids.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+                <w:t xml:space="preserve">A thermostable transketolase evolved for aliphatic aldehyde acceptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titu Devamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.480-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08436E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201500524⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01213647v1</w:t>
+                <w:t xml:space="preserve">hal-01207844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient amperometric transketolase assay:Towards inhibitor screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Touisni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amperometric Biosensor Based on Galactose Oxidase Immobilized in Clay Matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Touisni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,103 +4089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermostable Transketolase from Geobacillus stearothermophilus: Characterization and Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titu Devamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.116-128</w:t>
@@ -4339,90 +4339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized immobilization of Transketolase from E. coli in MgAl-Layered Double Hydroxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Touisni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4458,492 +4458,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic and organocatalyzed asymmetric aldolization reactions for the synthesis of thiosugar scaffolds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pH-Based High-Throughput Assay for Transketolase: Fingerprinting of Substrate Tolerance and Quantitative Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Lemaire</w:t>
+                <w:t xml:space="preserve">Dong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titu Devamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.203-210</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.2290-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663434v1</w:t>
+                <w:t xml:space="preserve">hal-00787216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot Cascade Reactions using Fructose-6-phosphate Aldolase: Efficient Synthesis of d-Arabinose-5-phosphate, D-Fructose-6-phosphate and Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+                <w:t xml:space="preserve">Enzymatic and organocatalyzed asymmetric aldolization reactions for the synthesis of thiosugar scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Camps Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.203-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714763v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pH-Based High-Throughput Assay for Transketolase: Fingerprinting of Substrate Tolerance and Quantitative Kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
+                <w:t xml:space="preserve">One-pot Cascade Reactions using Fructose-6-phosphate Aldolase: Efficient Synthesis of d-Arabinose-5-phosphate, D-Fructose-6-phosphate and Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Sanchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354 (9), pp.1725-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787216v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient immobilization of yeast transketolase on layered double hydroxides and application for ketose synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,358 +4975,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of transketolase activity using a tyrosinase biosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mutant D-fructose-6-Phosphate Aldolase (Ala129Ser) with improved affinity towards dihydroxyacetone for the synthesis of polyhydroxylated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Sanchez-Paniagua Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.05.023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.1039-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200900772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530536v1</w:t>
+                <w:t xml:space="preserve">hal-00492855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutant D-fructose-6-Phosphate Aldolase (Ala129Ser) with improved affinity towards dihydroxyacetone for the synthesis of polyhydroxylated compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical detection of transketolase activity using a tyrosinase biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Sanchez-Paniagua Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 352, pp.1039-1046. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.139-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200900772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492855v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative scale enzymatic synthesis of D-sedoheptulose-7-phosphate from β-hydroxypyruvate and D-ribose-5-phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,51 +5524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of L-tyrosine derivative for a transketolase assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Lasikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,678 +5746,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldoalse-mediated synthesis of monosaccharides</w:t>
+                <w:t xml:space="preserve">Chemoenzymatic synthesis of 5-thio-D-xylopyranose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.3261-3263. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.5526-5532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200600627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022357v1</w:t>
+                <w:t xml:space="preserve">hal-00121152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic synthesis of 5-thio-D-xylopyranose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of stereochemical probes for new fluorogenic assays for yeast transketolase variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soth Samreth</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Lasikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.3969-3976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200600627⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00121152v1</w:t>
+                <w:t xml:space="preserve">hal-00022356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of stereochemical probes for new fluorogenic assays for yeast transketolase variants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldoalse-mediated synthesis of monosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelika Lasikova</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 62, pp.3969-3976. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.3261-3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022356v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved straightforward chemical synthesis of dihydroxyacetone phosphate through enzymatic desymmetrization of 2,2-dimethoxypropane-1,3-diol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow-binding inhibition of 2-keto-3-deoxy-6-phosphogluconate (KDPG) aldolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+                <w:t xml:space="preserve">Rémi Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bolte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir Blonski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, pp.9310-9312. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.2965-2972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo048697k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136047v1</w:t>
+                <w:t xml:space="preserve">hal-00136361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-binding inhibition of 2-keto-3-deoxy-6-phosphogluconate (KDPG) aldolase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved straightforward chemical synthesis of dihydroxyacetone phosphate through enzymatic desymmetrization of 2,2-dimethoxypropane-1,3-diol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Braga</w:t>
+                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Blonski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.2965-2972. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.9310-9312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2004.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo048697k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136361v1</w:t>
+                <w:t xml:space="preserve">hal-00136047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorogenic assay for transketolase from Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Paniague Lope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7132,480 +7132,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
+                <w:t xml:space="preserve">Amperometric determination of protected Tyrosine at a Tyrosinase biosensor: application to TK activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez-Paniagua Lope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Castcat Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531745v1</w:t>
+                <w:t xml:space="preserve">hal-00493339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric determination of protected Tyrosine at a Tyrosinase biosensor: application to TK activity detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sanchez-Paniagua Lope</w:t>
+                <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique et Biologique (RECOB 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493339v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Benaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Marlière</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique et Biologique (RECOB 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">COST Castcat Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493325v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sondes pour le développement d'un test de sélection de la transcétolase de levure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,941 +7749,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse biocatalysée de monosaccharides d'intérêt biologique par formation stéréospécifique de liaison C-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Fanton</w:t>
+                <w:t xml:space="preserve">Transketolase, aldolases and organocatalysis, complementary tools for ketose synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLUCIDOC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
+              <w:t xml:space="preserve">Colloque Action COST CM0701-CASCAT "Working group 4"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493264v1</w:t>
+                <w:t xml:space="preserve">hal-00383315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid precursors for the detection of transketolase activity in Escherichia coli auxotrophs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bouzon</w:t>
+                <w:t xml:space="preserve">Synthèse biocatalysée de monosaccharides d'intérêt biologique par formation stéréospécifique de liaison C-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotrans 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">GLUCIDOC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387978v1</w:t>
+                <w:t xml:space="preserve">hal-00493264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transketolase, aldolases and organocatalysis, complementary tools for ketose synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acid precursors for the detection of transketolase activity in Escherichia coli auxotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action COST CM0701-CASCAT "Working group 4"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Biotrans 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383315v1</w:t>
+                <w:t xml:space="preserve">hal-00387978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transketolase engineering. The development of a selection assay in E. coli</w:t>
+                <w:t xml:space="preserve">Ingéniérie de la transcétolase. Mise au point d'un test de sélection dans E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSO 2008, 22ème Colloque du Club Bioconversions en Synthèse Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bussang, France</w:t>
+              <w:t xml:space="preserve">12èmes REncontres de Chimie Organique Biologique – RECOB 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286258v1</w:t>
+                <w:t xml:space="preserve">hal-00246509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fructose-6-phosphate aldolase substrate specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transketolase engineering. The development of a selection assay in E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Lemaire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSO 2008, 22ème Colloque du Club Bioconversions en Synthèse Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286261v1</w:t>
+                <w:t xml:space="preserve">hal-00286258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transketolase engineering - Development of enzymatic assays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the fructose-6-phosphate aldolase substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bouzon</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action COST CM0701 "Kick-off Workshop"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Côme, Italy</w:t>
+              <w:t xml:space="preserve">CBSO 2008, 22ème Colloque du Club Bioconversions en Synthèse Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation stéréospécifique de liaison C-C : applications de la transcétolase pour la synthèse d'analogues de cétoses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transketolase engineering - Development of enzymatic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">Action COST CM0701 "Kick-off Workshop"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00246524v1</w:t>
+                <w:t xml:space="preserve">hal-00345618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingéniérie de la transcétolase. Mise au point d'un test de sélection dans E. coli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation stéréospécifique de liaison C-C : applications de la transcétolase pour la synthèse d'analogues de cétoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes REncontres de Chimie Organique Biologique – RECOB 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">Université d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00246509v1</w:t>
+                <w:t xml:space="preserve">hal-00246524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de précurseurs d'acides aminés pour la mise au point d'un test de selection de transcétolases mutées</w:t>
               </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8859,51 +8859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fluorogenic assay for yeast transketolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8980,51 +8980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,148 +9056,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose.</w:t>
+                <w:t xml:space="preserve">A new chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldolase-mediated synthesis of monosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">MECP06 Multi-step Enzyme catalysed Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124216v1</w:t>
+                <w:t xml:space="preserve">hal-00022376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose</w:t>
               </w:r>
@@ -9278,51 +9265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes catalysing C-C bond making in sugar chemistry towards new biocatalysts by in vitro evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9354,135 +9341,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemoenzymatic route to dihydroxyacetone phosphate from glycidol for the in situ aldolase-mediated synthesis of monosaccharides</w:t>
+                <w:t xml:space="preserve">From inexpensive glycidol to 5-thio-D-xylopyranose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soth Samreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECP06 Multi-step Enzyme catalysed Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Biocat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022376v1</w:t>
+                <w:t xml:space="preserve">hal-00124216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of monosaccharides and analogues by stereoselective C6C bond formation</w:t>
               </w:r>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Biocatalysis and Biotransformations, Biotrans 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9829,688 +9829,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie d'une enzyme : la transcétolase de Saccharomyces cerevisiae. Mise au point d'un test de selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">In vitro evolution on transketolase from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes REncontres de Chimie Organique Biologique (RECOB 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">Franco-German Symposium : Bioconversions and Organic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137395v1</w:t>
+                <w:t xml:space="preserve">hal-00137321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution on transketolase for obtaining new monosaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Ingénierie d'une enzyme : la transcétolase de Saccharomyces cerevisiae. Mise au point d'un test de selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelika Lasikova</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Council's Chemistry Committees (CERC3) young chemists'workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">10èmes REncontres de Chimie Organique Biologique (RECOB 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136979v1</w:t>
+                <w:t xml:space="preserve">hal-00137395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle synthèse chimique du dihydroxyacétone phosphate : substrat de la D-fructose-1,6-diphosphate aldolase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Lemaire</w:t>
+                <w:t xml:space="preserve">Directed evolution on transketolase for obtaining new monosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Lasikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes REncontres de Chimie Organique Biologique (RECOB 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Research Council's Chemistry Committees (CERC3) young chemists'workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137390v1</w:t>
+                <w:t xml:space="preserve">hal-00136979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evolution on transketolase from Saccharomyces cerevisiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Nouvelle synthèse chimique du dihydroxyacétone phosphate : substrat de la D-fructose-1,6-diphosphate aldolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bioconversions et synthèses organiques (CBSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Obernai, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">10èmes REncontres de Chimie Organique Biologique (RECOB 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828037v1</w:t>
+                <w:t xml:space="preserve">hal-00137390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of monosaccharides analogs used in screening test of transketolase mutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+                <w:t xml:space="preserve">In vitro evolution on transketolase from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Helaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-German Symposium : Bioconversions and Organic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Obernai, France</w:t>
+              <w:t xml:space="preserve">Colloque Bioconversions et synthèses organiques (CBSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Obernai, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138630v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evolution on transketolase from Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Syntheses of monosaccharides analogs used in screening test of transketolase mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Lasikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-German Symposium : Bioconversions and Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137321v1</w:t>
+                <w:t xml:space="preserve">hal-00138630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10528,77 +10528,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie d'une protéine: la transketolase de Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10636,90 +10636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorogenic assay for transketolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Helaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10815,51 +10815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samreth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10923,77 +10923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes catalysing C-C bond formation for the synthesis of monosaccharide analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Biocatalysis : stereoselective and Environmentally Friendly Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edited by W. D. Fessner and T. Anthonsen. Publisher John Wiley, pp.287-297, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11018,90 +11018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes as tools for the stereospecific carbon-carbon bonds formation in monosaccharides and analogs synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds, Asiatech Pub, Inc., pp.157-173, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11216,51 +11216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12ED1A74"/>
+    <w:nsid w:val="08857C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11447,51 +11447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-hecquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2971-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gadona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c01968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.3c00714" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc01373e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gittings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard&#8208;h&#233;laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dieter Fessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Clap&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901756" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredano Pollegioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.0c00024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqiang Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhi Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600609" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Reif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02017H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bonaventura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henkens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touisni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Junker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kickstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kristin Link" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201701169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinsolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hecquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;geret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.07.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3HM6LF8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08436E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JBTW9J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eljezi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fanton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Camps Bres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC0B0DD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrabou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900772" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWWJN7DX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.05.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN12D7VS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.04.111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QNKTFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lasikova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dellis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soth Samreth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600627" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4589D0DFE3E2EFEDCF4AF6E75A2B7E044E52B32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sevestre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Braga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Blonski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2004.03.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H261H8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bolte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo048697k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5HB2Z48C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sevestre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Helaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02634-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTB4HLWK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Dios Miguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Fessner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniague Lope" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lope" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marli&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345618v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dellis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dellis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;laine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>